--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -500,1272 +500,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute stress induces long-term metabolic, functional, and structural remodeling of the heart</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning of Multi-Modal Tumor Imaging Reveals Trajectories of Response to Precision Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zenteno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3835. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39590-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15061751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345765v1</w:t>
+                <w:t xml:space="preserve">hal-04090802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion rejection and spectral unmixing for accurate estimation of in vivo oxygen saturation using multispectral optoacoustic tomography.</w:t>
+                <w:t xml:space="preserve">Correction: Full-field optical coherence tomography for the diagnosis of giant cell arteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mailyn Pérez-Liva</w:t>
+                <w:t xml:space="preserve">Hélène Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gateau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3306592⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0296315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207382v1</w:t>
+                <w:t xml:space="preserve">hal-04861747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Full-field optical coherence tomography for the diagnosis of giant cell arteritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CCL21-CCR7 signaling promotes microglia/macrophage recruitment and chemotherapy resistance in glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Greigert</w:t>
+                <w:t xml:space="preserve">Luiz Henrique Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin</w:t>
+                <w:t xml:space="preserve">Celina Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Benoit</w:t>
+                <w:t xml:space="preserve">Yunling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
+                <w:t xml:space="preserve">Felipe Saceanu Leser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabella Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296315⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (7), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-023-04788-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861747v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning of Multi-Modal Tumor Imaging Reveals Trajectories of Response to Precision Treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motion rejection and spectral unmixing for accurate estimation of in vivo oxygen saturation using multispectral optoacoustic tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Zenteno</w:t>
+                <w:t xml:space="preserve">Mitradeep Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Facchin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mailyn Pérez-Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15061751⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3306592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090802v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL21-CCR7 signaling promotes microglia/macrophage recruitment and chemotherapy resistance in glioblastoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celina Garcia</w:t>
+                <w:t xml:space="preserve">Acute stress induces long-term metabolic, functional, and structural remodeling of the heart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunling Xu</w:t>
+                <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Saceanu Leser</w:t>
+                <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabella Grimaldi</w:t>
+                <w:t xml:space="preserve">Alice Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (7), pp.179. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-023-04788-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39590-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509038v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BMS-LM ontology for biomedical data reporting throughout the lifecycle of a research study: From data model to ontology</w:t>
+                <w:t xml:space="preserve">Preclinical evaluation of targeted therapies in Sdhb-mutated tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Raboudi</w:t>
+                <w:t xml:space="preserve">Sophie Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Allanic</w:t>
+                <w:t xml:space="preserve">Betty Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Braik-Djellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.104007. </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.375-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/ERC-22-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560396v1</w:t>
+                <w:t xml:space="preserve">inserm-03937330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIK3CA gain-of-function mutation in adipose tissue induces metabolic reprogramming with Warburg-like effect and severe endocrine disruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FIBER-ML, an Open-Source Supervised Machine Learning Tool for Quantification of Fibrosis in Tissue Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Ladraa</w:t>
+                <w:t xml:space="preserve">Anais Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Zerbib</w:t>
+                <w:t xml:space="preserve">Clement Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bayard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quitterie Venot</w:t>
+                <w:t xml:space="preserve">Alicia Arevalo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ade7823⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192 (5), pp.783-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998995v1</w:t>
+                <w:t xml:space="preserve">inserm-03788337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical evaluation of targeted therapies in Sdhb-mutated tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BMS-LM ontology for biomedical data reporting throughout the lifecycle of a research study: From data model to ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Raboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Moog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Braik-Djellas</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Viel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/ERC-22-0030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2022.104007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03937330v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIBER-ML, an Open-Source Supervised Machine Learning Tool for Quantification of Fibrosis in Tissue Sections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caterina Facchin</w:t>
+                <w:t xml:space="preserve">PIK3CA gain-of-function mutation in adipose tissue induces metabolic reprogramming with Warburg-like effect and severe endocrine disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Ladraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Certain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+                <w:t xml:space="preserve">Charles Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Delacroix</w:t>
+                <w:t xml:space="preserve">Antoine Fraissenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Arevalo Garcia</w:t>
+                <w:t xml:space="preserve">Quitterie Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192 (5), pp.783-793. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (49), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2022.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ade7823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03788337v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunitinib-induced cardiac hypertrophy and the endothelin axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Facchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLIT2/ROBO signaling in tumor-associated microglia and macrophages drives glioblastoma immunosuppression and vascular dysmorphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,563 +2506,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Succinate detection using in vivo 1H-MR spectroscopy identifies germline and somatic SDHx mutations in paragangliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Herraiz</w:t>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Porée</w:t>
+                <w:t xml:space="preserve">Alexandre Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
+                <w:t xml:space="preserve">Nelly Burnichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.1510-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04633-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924254v1</w:t>
+                <w:t xml:space="preserve">inserm-03937360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Concurrent imaging of vascularization and metabolism in a mouse model of paraganglioma under anti-angiogenic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3518 - 3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.40687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093594v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinate detection using in vivo 1H-MR spectroscopy identifies germline and somatic SDHx mutations in paragangliomas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amar</w:t>
+                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Buffet</w:t>
+                <w:t xml:space="preserve">Joaquin Herraiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04633-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1342-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03937360v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent imaging of vascularization and metabolism in a mouse model of paraganglioma under anti-angiogenic treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anais Certain</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Herraiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1342-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.40687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03431298v1</w:t>
+                <w:t xml:space="preserve">hal-03924254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed face protective shield in interventional radiology: evaluation of an immediate solution in the era of COVID-19 pandemic</w:t>
               </w:r>
@@ -3182,103 +3182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field optical coherence tomography for the diagnosis of giant cell arteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (8), pp.e0234165. </w:t>
@@ -3310,1367 +3310,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic deficiency of Indoleamine 2,3-dioxygenase promotes gut microbiota-mediated metabolic health</w:t>
+                <w:t xml:space="preserve">Spatiotemporal matrix image formation for programmable ultrasound scanners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+                <w:t xml:space="preserve">Beatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
+                <w:t xml:space="preserve">Pierre Morichau-Beauchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0060-4⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaa606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906028v1</w:t>
+                <w:t xml:space="preserve">hal-03269444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal matrix image formation for programmable ultrasound scanners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morichau-Beauchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 63 (3), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+              <w:t xml:space="preserve">, 2018, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aaa606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269444v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of the PET component of a hybrid PET/CT-ultrafast ultrasound imaging instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (19), pp.19NT01. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aad946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal matrix image formation for programmable ultrasound scanners</w:t>
+                <w:t xml:space="preserve">Simultaneous positron emission tomography and ultrafast ultrasound for hybrid molecular, anatomical and functional imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Berthon</w:t>
+                <w:t xml:space="preserve">Jean Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Morichau-Beauchant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">Damien Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaa606⟩</w:t>
+              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41551-018-0188-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136814v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous positron emission tomography and ultrafast ultrasound for hybrid molecular, anatomical and functional imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2, pp.85-94. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41551-018-0188-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864270v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous positron emission tomography and ultrafast ultrasound for hybrid molecular, anatomical and functional imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic deficiency of Indoleamine 2,3-dioxygenase promotes gut microbiota-mediated metabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Provost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouda</w:t>
+                <w:t xml:space="preserve">Yacine Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Berthon</w:t>
+                <w:t xml:space="preserve">Mouna Chajadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41551-018-0188-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.1113-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0060-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073110v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of HIF-1 alpha in natural killer cells inhibits tumour growth by stimulating non-productive angiogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
+                <w:t xml:space="preserve">Franck Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahrazade Kantari-Mimoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Takayuki Isagawa</w:t>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01599-w⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764694v1</w:t>
+                <w:t xml:space="preserve">inserm-02439089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate cellular uptake and enzymatic conversion probed by dissolution DNP‐NMR: the impact of overexpressed membrane transporters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.4553⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136812v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
+                <w:t xml:space="preserve">Loss of HIF-1 alpha in natural killer cells inhibits tumour growth by stimulating non-productive angiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazade Kantari-Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerdiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Sobecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Isagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01599-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02439089v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+                <w:t xml:space="preserve">Pyruvate cellular uptake and enzymatic conversion probed by dissolution DNP‐NMR: the impact of overexpressed membrane transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Balzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lager</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balvay</w:t>
+                <w:t xml:space="preserve">Laetitia Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
+                <w:t xml:space="preserve">Laetitia Pidial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.579 - 583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874016v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal invalidation of the glucose transporter GLUT2 delays tissue distribution of glucose and reveals an unexpected role in gut homeostasis</w:t>
               </w:r>
@@ -4784,663 +4784,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Detection of Succinate by Magnetic Resonance Spectroscopy as a Hallmark of SDHx Mutations in Paraganglioma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging Reactive Oxygen Species-Induced Modifications in Living Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amar</w:t>
+                <w:t xml:space="preserve">Giuseppe Maulucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Bridal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald H.H.W. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1576⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (16), pp.939-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2015.6415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874018v1</w:t>
+                <w:t xml:space="preserve">hal-01331330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal In Vivo Imaging of Tumorigenesis and Response to Chemotherapy in a Transgenic Mouse Model of Mammary Cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guillermet</w:t>
+                <w:t xml:space="preserve">Imaging ROS-induced modifications in living systems 4 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Maulucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Bridal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Siquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jego</w:t>
+                <w:t xml:space="preserve">Harald Hhw Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (16), pp.939-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874014v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01313147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Reactive Oxygen Species-Induced Modifications in Living Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">In Vivo Detection of Succinate by Magnetic Resonance Spectroscopy as a Hallmark of SDHx Mutations in Paraganglioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ars.2015.6415⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (5), pp.1120-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331330v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging ROS-induced modifications in living systems 4 5</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal In Vivo Imaging of Tumorigenesis and Response to Chemotherapy in a Transgenic Mouse Model of Mammary Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Bačić</w:t>
+                <w:t xml:space="preserve">Jean-Louis Alberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lori Bridal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">Raphael Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.617-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-015-0916-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01313147v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Detection of Succinate by Magnetic Resonance Spectroscopy as a Hallmark of SDHx Mutations in Paraganglioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aur Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01315810v1</w:t>
@@ -5598,51 +5598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative biodistribution in mice of cyanine dyes loaded in lipid nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Merian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,429 +5725,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01734612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of [18F]FDG PET with Fluorescence Diffuse Optical Tomography to Improve Validation of Probes and Tumor Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging Microglial/Macrophage Activation in Spinal Cords of Experimental Autoimmune Encephalomyelitis Rats by Positron Emission Tomography Using the Mitochondrial 18 kDa Translocator Protein Radioligand [&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F]DPA-714</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Galith Abourbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-012-0581-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.5728 - 5736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/jneurosci.2900-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136862v1</w:t>
+                <w:t xml:space="preserve">hal-05136741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Microglial/Macrophage Activation in Spinal Cords of Experimental Autoimmune Encephalomyelitis Rats by Positron Emission Tomography Using the Mitochondrial 18 kDa Translocator Protein Radioligand [&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F]DPA-714</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Co-registration of glucose metabolism with positron emission tomography and vascularity with fluorescent diffuse optical tomography in mouse tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brulon</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/jneurosci.2900-11.2012⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2191-219X-2-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136741v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00757432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-registration of glucose metabolism with positron emission tomography and vascularity with fluorescent diffuse optical tomography in mouse tumors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Fusion of [18F]FDG PET with Fluorescence Diffuse Optical Tomography to Improve Validation of Probes and Tumor Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Duconge</w:t>
+                <w:t xml:space="preserve">Bertrand Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.316 - 325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2191-219X-2-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11307-012-0581-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00757432v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realizing the Full Potential of PET for Measuring the Biodistribution of Novel Anticancer Agents</w:t>
               </w:r>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (8), pp.2745 - 2766. </w:t>
@@ -6384,51 +6384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid determination of tricarboxylic acid cycle enzyme activities in biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz H Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,291 +6767,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-stable RNA aptamers to urokinase-type plasminogen activator blocking receptor binding</w:t>
+                <w:t xml:space="preserve">Reduced PBR/TSPO expression after minocycline treatment in a rat model of focal cerebral ischemia: A PET study using [18F]DPA-714</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Miotto Dupont</w:t>
+                <w:t xml:space="preserve">Abraham Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeppe Buur Madsen</w:t>
+                <w:t xml:space="preserve">Michael Kassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Karl Hartmann</w:t>
+                <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.2338210⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.10 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-010-0324-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136858v1</w:t>
+                <w:t xml:space="preserve">hal-05136916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced PBR/TSPO expression after minocycline treatment in a rat model of focal cerebral ischemia: A PET study using [18F]DPA-714</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serum-stable RNA aptamers to urokinase-type plasminogen activator blocking receptor binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Miotto Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Martín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+                <w:t xml:space="preserve">Jeppe Buur Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kassiou</w:t>
+                <w:t xml:space="preserve">Roland Karl Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dollé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Ducongé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 13, pp.10 - 15. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.2360 - 2369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11307-010-0324-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.2338210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136916v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Evaluation of the Translocator Protein Radioligands &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-DPA-713, &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F-DPA-714, and &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-PK11195 in a Rat Model of Acute Neuroinflammation</w:t>
               </w:r>
@@ -7063,51 +7063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,51 +7210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Rodent Whole-Body Dynamic PET Images: An Unsupervised Method Based on Voxel Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rephaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7608,51 +7608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Roncali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Colasante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Peter Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danijela Vignjevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Falguières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia d'Alessio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Amabile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duconge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pestourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8514,51 +8514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutralizing aptamers from whole-cell SELEX inhibit the RET receptor tyrosine kinase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cerchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duconge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pestourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,77 +9422,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Product Lifecycle Management System for Biomedical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Raboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9956,77 +9956,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and provenance control of proteomics data using SWOMed, a Product Lifecycle Management framework for biomedical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Raboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10075,277 +10075,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image derived arterial input function for PET quantitative analysis</w:t>
+                <w:t xml:space="preserve">Image derived arterial input function using nonnegative matrix factorization for PET quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Fadaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Molecular Imaging Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">2008 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05460263v1</w:t>
+                <w:t xml:space="preserve">cea-05460229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image derived arterial input function using nonnegative matrix factorization for PET quantitative analysis</w:t>
+                <w:t xml:space="preserve">Image derived arterial input function for PET quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Fadaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">World Molecular Imaging Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05460229v1</w:t>
+                <w:t xml:space="preserve">cea-05460263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10421,51 +10421,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF0872CA"/>
+    <w:nsid w:val="6FC26164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10652,51 +10652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-tavitian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5349-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piv.u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05216086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09699-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Perez-Liva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lallemand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39590-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207382v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn P&#233;rez-Liva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3306592" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greigert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090802v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Mansouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15061751" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04509038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Geraldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunling Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Saceanu Leser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Grimaldi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04788-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560396v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Raboudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Allanic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ladraa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zerbib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade7823" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Salgues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Braik-Djellas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deloison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Benchimol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussieres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Khen-Dunlop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihad Chalouhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouchouicha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Millischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07272-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Geraldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pibouin-Fragner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Rao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI141083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924254v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Herraiz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-020-01512-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burnichon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04633-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431298v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40687" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Gaultier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Giudice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pellerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kassis-Chikhani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemarteleur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234165" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01906028v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0060-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269444v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morichau-Beauchant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaa606" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089100v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad946" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136814v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01864270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0188-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764694v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Kantari-Mimoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerdiles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Isagawa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01599-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Balzan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fernandes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4553" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Schmitt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.10.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-1576" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874014v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Alberini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boisgard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillermet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jego" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0916-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331330v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maulucci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Bridal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald H.H.W. Schmidt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2015.6415" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01313147v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hhw Schmidt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01315810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur Elie Morin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernards" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beynel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1540-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734612v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Merian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.03.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q6M1T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136862v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-012-0581-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136741v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galith Abourbeh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2900-11.2012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757432v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Tong" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-19" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Jones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Price" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.094920" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101574q" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H Geraldo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci141083" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boisgard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comtat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jego" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fontyn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327454" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136858v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miotto Dupont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Buur Madsen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Karl Hartmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2338210" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136916v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Mart&#237;n" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kassiou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0324-y" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sa Cunha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkai Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Valogne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Longuet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2007.153" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Rogers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roncali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000974" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20562" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTHZR87Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323734v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hamm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.09.046" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LC8DW7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136881v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Janssen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-06-0631" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cerchia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gombert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.2006.16.323" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia d'Alessio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Amabile" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-06-0050" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136834v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauveau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pestourie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.03.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Chalony" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzavi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dolle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dahl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Nielsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc034022x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314333v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kastner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stettler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314335v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. North" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Espanel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavitian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1995.tb00674.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D20ADA0683EC44B1F4ABCDF353A57394108CEE48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Duarte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_14" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125193v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kirsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763290v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Malek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654383v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Fadaili" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460229v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-tavitian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5349-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piv.u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05216086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09699-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Mansouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15061751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greigert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04509038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Geraldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunling Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Saceanu Leser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04788-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn P&#233;rez-Liva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3306592" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Perez-Liva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lallemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39590-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Salgues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Braik-Djellas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Raboudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Allanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ladraa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zerbib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade7823" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deloison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Benchimol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussieres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Khen-Dunlop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihad Chalouhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouchouicha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Millischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07272-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Geraldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pibouin-Fragner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Rao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI141083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burnichon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04633-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Herraiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-020-01512-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Gaultier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Giudice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pellerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kassis-Chikhani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemarteleur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234165" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morichau-Beauchant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaa606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad946" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01864270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0188-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01906028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0060-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Kantari-Mimoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerdiles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Isagawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01599-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Balzan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fernandes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4553" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Schmitt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.10.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maulucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Bridal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald H.H.W. Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2015.6415" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01313147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hhw Schmidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874018v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-1576" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874014v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Alberini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boisgard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillermet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jego" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0916-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01315810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur Elie Morin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernards" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beynel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1540-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734612v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Merian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.03.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q6M1T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galith Abourbeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2900-11.2012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Tong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-012-0581-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Jones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Price" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.094920" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101574q" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H Geraldo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci141083" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boisgard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comtat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jego" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fontyn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327454" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136916v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Mart&#237;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kassiou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0324-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miotto Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Buur Madsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Karl Hartmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2338210" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sa Cunha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkai Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Valogne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Longuet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2007.153" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Rogers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roncali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000974" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20562" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTHZR87Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323734v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hamm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.09.046" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LC8DW7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136881v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Janssen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-06-0631" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cerchia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gombert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.2006.16.323" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia d'Alessio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Amabile" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-06-0050" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136834v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauveau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pestourie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.03.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Chalony" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzavi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dolle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dahl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Nielsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc034022x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314333v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kastner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stettler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314335v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. North" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Espanel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavitian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1995.tb00674.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D20ADA0683EC44B1F4ABCDF353A57394108CEE48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Duarte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_14" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125193v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kirsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763290v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Malek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654383v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460229v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Fadaili" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460263v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>