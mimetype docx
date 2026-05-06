--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -241,51 +241,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -500,295 +500,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning of Multi-Modal Tumor Imaging Reveals Trajectories of Response to Precision Treatment</w:t>
+                <w:t xml:space="preserve">Correction: Full-field optical coherence tomography for the diagnosis of giant cell arteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrin Mansouri</w:t>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Balvay</w:t>
+                <w:t xml:space="preserve">Hélène Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Zenteno</w:t>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Facchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+                <w:t xml:space="preserve">Emilie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15061751⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0296315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090802v1</w:t>
+                <w:t xml:space="preserve">hal-04861747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Full-field optical coherence tomography for the diagnosis of giant cell arteritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning of Multi-Modal Tumor Imaging Reveals Trajectories of Response to Precision Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Greigert</w:t>
+                <w:t xml:space="preserve">Nesrin Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin</w:t>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Benoit</w:t>
+                <w:t xml:space="preserve">Omar Zenteno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (12), pp.e0296315. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15061751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861747v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL21-CCR7 signaling promotes microglia/macrophage recruitment and chemotherapy resistance in glioblastoma</w:t>
               </w:r>
@@ -1064,51 +1064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,51 +1224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Braik-Djellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (6), pp.375-388. </w:t>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIBER-ML, an Open-Source Supervised Machine Learning Tool for Quantification of Fibrosis in Tissue Sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Facchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1466,51 +1466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Raboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,1367 +1702,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunitinib-induced cardiac hypertrophy and the endothelin axis</w:t>
+                <w:t xml:space="preserve">Human placental perfusion measured using dynamic contrast enhancement MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joevin Sourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Facchin</w:t>
+                <w:t xml:space="preserve">Benjamin Deloison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Certain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Viel</w:t>
+                <w:t xml:space="preserve">Chloé Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Robin</w:t>
+                <w:t xml:space="preserve">Gabriel Benchimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bussieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.49837⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430957v1</w:t>
+                <w:t xml:space="preserve">hal-03790047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human placental perfusion measured using dynamic contrast enhancement MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sunitinib-induced cardiac hypertrophy and the endothelin axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Arthuis</w:t>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Benchimol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balvay</w:t>
+                <w:t xml:space="preserve">Anaïs Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bussieres</w:t>
+                <w:t xml:space="preserve">Blaise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.3830 - 3838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0256769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.49837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790047v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of BOLD response in the fetal lung</w:t>
+                <w:t xml:space="preserve">SLIT2/ROBO signaling in tumor-associated microglia and macrophages drives glioblastoma immunosuppression and vascular dysmorphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naziha Khen-Dunlop</w:t>
+                <w:t xml:space="preserve">Luiz Geraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihad Chalouhi</w:t>
+                <w:t xml:space="preserve">Laurent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Lecler</w:t>
+                <w:t xml:space="preserve">Laurence Pibouin-Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afef Bouchouicha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elodie Millischer</w:t>
+                <w:t xml:space="preserve">Rohit Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-020-07272-z⟩</w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (16), pp.e14108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI141083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924235v1</w:t>
+                <w:t xml:space="preserve">hal-03448861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLIT2/ROBO signaling in tumor-associated microglia and macrophages drives glioblastoma immunosuppression and vascular dysmorphia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of BOLD response in the fetal lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziha Khen-Dunlop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Geraldo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yunling Xu</w:t>
+                <w:t xml:space="preserve">Gihad Chalouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jacob</w:t>
+                <w:t xml:space="preserve">Augustin Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pibouin-Fragner</w:t>
+                <w:t xml:space="preserve">Afef Bouchouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohit Rao</w:t>
+                <w:t xml:space="preserve">Anne-Elodie Millischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131 (16), pp.e14108. </w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (5), pp.3090-3097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI141083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00330-020-07272-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448861v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
+                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anja Nitzsche</w:t>
+                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Poittevin</w:t>
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Benarab</w:t>
+                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnin</w:t>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 128 (3), pp.363-382. </w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886183v1</w:t>
+                <w:t xml:space="preserve">hal-03249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
+                <w:t xml:space="preserve">Endothelial S1P 1 Signaling Counteracts Infarct Expansion in Ischemic Stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+                <w:t xml:space="preserve">Anja Nitzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+                <w:t xml:space="preserve">Marine Poittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
+                <w:t xml:space="preserve">Ammar Benarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tapie</w:t>
+                <w:t xml:space="preserve">Philippe Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morenton</w:t>
+                <w:t xml:space="preserve">Giuseppe Faraco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (3), pp.363-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.120.316711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249487v1</w:t>
+                <w:t xml:space="preserve">hal-03886183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Succinate detection using in vivo 1H-MR spectroscopy identifies germline and somatic SDHx mutations in paragangliomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+                <w:t xml:space="preserve">Joaquin Herraiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bellucci</w:t>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Burnichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Buffet</w:t>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04633-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1342-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03937360v1</w:t>
+                <w:t xml:space="preserve">hal-04093594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent imaging of vascularization and metabolism in a mouse model of paraganglioma under anti-angiogenic treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anais Certain</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Herraiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.40687⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1342-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431298v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent imaging of vascularization and metabolism in a mouse model of paraganglioma under anti-angiogenic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Facchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.3518 - 3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.40687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093594v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Ultrasound Imaging for Super-Resolution Preclinical Cardiac PET</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+                <w:t xml:space="preserve">Succinate detection using in vivo 1H-MR spectroscopy identifies germline and somatic SDHx mutations in paragangliomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Herraiz</w:t>
+                <w:t xml:space="preserve">Alexandre Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Porée</w:t>
+                <w:t xml:space="preserve">Nelly Burnichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Tanter</w:t>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-020-01512-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.1510-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04633-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924254v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03937360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-printed face protective shield in interventional radiology: evaluation of an immediate solution in the era of COVID-19 pandemic</w:t>
               </w:r>
@@ -3182,103 +3182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-field optical coherence tomography for the diagnosis of giant cell arteritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Greigert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (8), pp.e0234165. </w:t>
@@ -3342,64 +3342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morichau-Beauchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3444,5961 +3444,5827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal matrix image formation for programmable ultrasound scanners</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Simultaneous positron emission tomography and ultrafast ultrasound for hybrid molecular, anatomical and functional imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaa606⟩</w:t>
+              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41551-018-0188-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136814v1</w:t>
+                <w:t xml:space="preserve">hal-01864270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of the PET component of a hybrid PET/CT-ultrafast ultrasound imaging instrument</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal matrix image formation for programmable ultrasound scanners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morichau-Beauchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Porée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joevin Sourdon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 63 (19), pp.19NT01. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aad946⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aaa606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089100v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous positron emission tomography and ultrafast ultrasound for hybrid molecular, anatomical and functional imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of the PET component of a hybrid PET/CT-ultrafast ultrasound imaging instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mailyn Perez-Liva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thulaciga Yoganathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2, pp.85-94. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (19), pp.19NT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41551-018-0188-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aad946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864270v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous positron emission tomography and ultrafast ultrasound for hybrid molecular, anatomical and functional imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Berthon</w:t>
+                <w:t xml:space="preserve">Genetic deficiency of Indoleamine 2,3-dioxygenase promotes gut microbiota-mediated metabolic health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Chajadine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41551-018-0188-z⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (8), pp.1113-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-018-0060-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073110v1</w:t>
+                <w:t xml:space="preserve">hal-01906028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic deficiency of Indoleamine 2,3-dioxygenase promotes gut microbiota-mediated metabolic health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fawaz Alzaid</w:t>
+                <w:t xml:space="preserve">Pyruvate cellular uptake and enzymatic conversion probed by dissolution DNP‐NMR: the impact of overexpressed membrane transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Balzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pidial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Comment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.579 - 583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-018-0060-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01906028v1</w:t>
+                <w:t xml:space="preserve">hal-05136812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02439089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac Metabolic Deregulation Induced by the Tyrosine Kinase Receptor Inhibitor Sunitinib is rescued by Endothelin Receptor Antagonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Moorhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (11), pp.2757-2774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.19551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of HIF-1 alpha in natural killer cells inhibits tumour growth by stimulating non-productive angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Krzywinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazade Kantari-Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Kerdiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Sobecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Isagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-01599-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyruvate cellular uptake and enzymatic conversion probed by dissolution DNP‐NMR: the impact of overexpressed membrane transporters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">Intestinal invalidation of the glucose transporter GLUT2 delays tissue distribution of glucose and reveals an unexpected role in gut homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte C. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aranias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.61 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2016.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.4553⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136812v1</w:t>
+                <w:t xml:space="preserve">hal-01501611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal invalidation of the glucose transporter GLUT2 delays tissue distribution of glucose and reveals an unexpected role in gut homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maude Le Gall</w:t>
+                <w:t xml:space="preserve">Imaging Reactive Oxygen Species-Induced Modifications in Living Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Maulucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Bačić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Bridal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald H.H.W. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (16), pp.939-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2015.6415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2016.10.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01501611v1</w:t>
+                <w:t xml:space="preserve">hal-01331330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Reactive Oxygen Species-Induced Modifications in Living Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging ROS-induced modifications in living systems 4 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Maulucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Maulucci</w:t>
+                <w:t xml:space="preserve">Goran Bačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Bačić</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lori Bridal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harald H.H.W. Schmidt</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Hhw Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (16), pp.939-958. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 24 (16), pp.939-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ars.2015.6415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01331330v1</w:t>
+                <w:t xml:space="preserve">inserm-01313147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging ROS-induced modifications in living systems 4 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">Multimodal In Vivo Imaging of Tumorigenesis and Response to Chemotherapy in a Transgenic Mouse Model of Mammary Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Alberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Siquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.617-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-015-0916-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01313147v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Detection of Succinate by Magnetic Resonance Spectroscopy as a Hallmark of SDHx Mutations in Paraganglioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (5), pp.1120-1129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal In Vivo Imaging of Tumorigenesis and Response to Chemotherapy in a Transgenic Mouse Model of Mammary Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Jego</w:t>
+                <w:t xml:space="preserve">In Vivo Detection of Succinate by Magnetic Resonance Spectroscopy as a Hallmark of SDHx Mutations in Paraganglioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lussey-Lepoutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aur Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11307-015-0916-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874014v1</w:t>
+                <w:t xml:space="preserve">inserm-01315810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Detection of Succinate by Magnetic Resonance Spectroscopy as a Hallmark of SDHx Mutations in Paraganglioma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amar</w:t>
+                <w:t xml:space="preserve">Comparative biodistribution in mice of cyanine dyes loaded in lipid nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Merian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1576⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01315810v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01734612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring therapeutic efficacy of sunitinib using [(18)F]FDG and [(18)F]FMISO PET in an immunocompetent model of luminal B (HER2-positive)-type mammary carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Bernards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Beynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12885-015-1540-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative biodistribution in mice of cyanine dyes loaded in lipid nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+                <w:t xml:space="preserve">Co-registration of glucose metabolism with positron emission tomography and vascularity with fluorescent diffuse optical tomography in mouse tumors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.03.019⟩</w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2191-219X-2-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">cea-01734612v1</w:t>
+                <w:t xml:space="preserve">inserm-00757432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Microglial/Macrophage Activation in Spinal Cords of Experimental Autoimmune Encephalomyelitis Rats by Positron Emission Tomography Using the Mitochondrial 18 kDa Translocator Protein Radioligand [&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F]DPA-714</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galith Abourbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galith Abourbeh</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, pp.5728 - 5736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/jneurosci.2900-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-registration of glucose metabolism with positron emission tomography and vascularity with fluorescent diffuse optical tomography in mouse tumors.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Fusion of [18F]FDG PET with Fluorescence Diffuse Optical Tomography to Improve Validation of Probes and Tumor Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Duconge</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.316 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-012-0581-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2191-219X-2-19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00757432v1</w:t>
+                <w:t xml:space="preserve">hal-05136862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of [18F]FDG PET with Fluorescence Diffuse Optical Tomography to Improve Validation of Probes and Tumor Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Czarny</w:t>
+                <w:t xml:space="preserve">Realizing the Full Potential of PET for Measuring the Biodistribution of Novel Anticancer Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pat Price</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52, pp.1500 - 1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.111.094920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11307-012-0581-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136862v1</w:t>
+                <w:t xml:space="preserve">hal-05136882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realizing the Full Potential of PET for Measuring the Biodistribution of Novel Anticancer Agents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single Photon Emission Computed Tomography/Positron Emission Tomography Imaging and Targeted Radionuclide Therapy of Melanoma: New Multimodal Fluorinated and Iodinated Radiotracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maisonial-Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Maisonial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (8), pp.2745 - 2766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm101574q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2967/jnumed.111.094920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136882v1</w:t>
+                <w:t xml:space="preserve">hal-01677589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Photon Emission Computed Tomography/Positron Emission Tomography Imaging and Targeted Radionuclide Therapy of Melanoma: New Multimodal Fluorinated and Iodinated Radiotracers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+                <w:t xml:space="preserve">Quantitative organ time activity curve extraction from rodent PET images without anatomical prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Maroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Fontyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.1507 - 1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1118/1.3327454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm101574q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01677589v1</w:t>
+                <w:t xml:space="preserve">hal-05136915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid determination of tricarboxylic acid cycle enzyme activities in biological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz H Geraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunling Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pibouin-Fragner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/jci141083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative organ time activity curve extraction from rodent PET images without anatomical prior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y Fontyn</w:t>
+                <w:t xml:space="preserve">In vivo imaging of neuroinflammation in the rodent brain with [11C]SSR180575, a novel indoleacetamide radioligand of the translocator protein (18 kDa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thominiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hantraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.509 - 514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-010-1628-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1118/1.3327454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136915v1</w:t>
+                <w:t xml:space="preserve">hal-05136842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging of neuroinflammation in the rodent brain with [11C]SSR180575, a novel indoleacetamide radioligand of the translocator protein (18 kDa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced PBR/TSPO expression after minocycline treatment in a rat model of focal cerebral ischemia: A PET study using [18F]DPA-714</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kassiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.10 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-010-0324-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-010-1628-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136842v1</w:t>
+                <w:t xml:space="preserve">hal-05136916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced PBR/TSPO expression after minocycline treatment in a rat model of focal cerebral ischemia: A PET study using [18F]DPA-714</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dollé</w:t>
+                <w:t xml:space="preserve">Serum-stable RNA aptamers to urokinase-type plasminogen activator blocking receptor binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Miotto Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeppe Buur Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Karl Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ducongé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.2360 - 2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.2338210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11307-010-0324-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136916v1</w:t>
+                <w:t xml:space="preserve">hal-05136858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum-stable RNA aptamers to urokinase-type plasminogen activator blocking receptor binding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ducongé</w:t>
+                <w:t xml:space="preserve">Comparative Evaluation of the Translocator Protein Radioligands &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-DPA-713, &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F-DPA-714, and &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-PK11195 in a Rat Model of Acute Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.468 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.108.058669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.2338210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136858v1</w:t>
+                <w:t xml:space="preserve">hal-05136836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Evaluation of the Translocator Protein Radioligands &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-DPA-713, &amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;F-DPA-714, and &amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C-PK11195 in a Rat Model of Acute Neuroinflammation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Hinnen</w:t>
+                <w:t xml:space="preserve">Segmentation of Rodent Whole-Body Dynamic PET Images: An Unsupervised Method Based on Voxel Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rephaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.342 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2007.905106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2967/jnumed.108.058669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136836v1</w:t>
+                <w:t xml:space="preserve">hal-05136914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear imaging of neuroinflammation: a comprehensive review of [$^{11}$C]PK11195 challengers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+                <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Boutin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadja van Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (12), pp.2304-2319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-008-0908-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Rodent Whole-Body Dynamic PET Images: An Unsupervised Method Based on Voxel Dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cathier</w:t>
+                <w:t xml:space="preserve">Internal Radiotherapy of Liver Cancer with Rat Hepatocarcinoma-Intestine-Pancreas Gene as a Liver Tumor-Specific Promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sa Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingkai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Valogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (9), pp.915 - 926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.2007.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmi.2007.905106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136914v1</w:t>
+                <w:t xml:space="preserve">hal-03268571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Radiotherapy of Liver Cancer with Rat Hepatocarcinoma-Intestine-Pancreas Gene as a Liver Tumor-Specific Promoter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Longuet</w:t>
+                <w:t xml:space="preserve">Non-invasive in vivo imaging of calcium signaling in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly L Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Roncali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Colasante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (10), pp.e974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.2007.153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03268571v1</w:t>
+                <w:t xml:space="preserve">hal-00292269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive in vivo imaging of calcium signaling in mice.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cesare Colasante</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vivo&amp;lt;/i&amp;gt; imaging of brain lesions with [&amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C]CLINME, a new PET radioligand of peripheral benzodiazepine receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Thominiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kuhnast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (14), pp.1459-1468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.20562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00292269v1</w:t>
+                <w:t xml:space="preserve">hal-05136819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vivo&amp;lt;/i&amp;gt; imaging of brain lesions with [&amp;lt;sup&amp;gt;11&amp;lt;/sup&amp;gt;C]CLINME, a new PET radioligand of peripheral benzodiazepine receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Binding of an aptamer to the N-terminal fragment of VCAM-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorg Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Grégoire</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Libri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/glia.20562⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (22), pp.6119-6122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05136819v1</w:t>
+                <w:t xml:space="preserve">hal-04323734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of an aptamer to the N-terminal fragment of VCAM-1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Libri</w:t>
+                <w:t xml:space="preserve">In vivo tumor targeting using a novel intestinal pathogen-based delivery approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus-Peter Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijela Vignjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falguières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.09.046⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.7230 - 7236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-06-0631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04323734v1</w:t>
+                <w:t xml:space="preserve">hal-05136881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo tumor targeting using a novel intestinal pathogen-based delivery approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bousquet</w:t>
+                <w:t xml:space="preserve">An autocrine loop involving ret and glial cell-derived neurotrophic factor mediates retinoic acid-induced neuroblastoma cell differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cerchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia d'Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Amabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pestourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mol Cancer Res</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (7), pp.481-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-06-0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.can-06-0631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136881v1</w:t>
+                <w:t xml:space="preserve">hal-00131571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different strategies to select aptamers against a transmembrane protein target.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Pestourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cerchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oligonucleotides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.323-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/oli.2006.16.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autocrine loop involving ret and glial cell-derived neurotrophic factor mediates retinoic acid-induced neuroblastoma cell differentiation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les aptamères ou l'évolution moléculaire dirigée : sélection et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pestourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mol Cancer Res</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathologie Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.251 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patbio.2006.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-06-0050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00131571v1</w:t>
+                <w:t xml:space="preserve">hal-05136834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aptamères ou l'évolution moléculaire dirigée : sélection et applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neutralizing aptamers from whole-cell SELEX inhibit the RET receptor tyrosine kinase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cerchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Pestourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathologie Biologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (4), pp.e123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patbio.2006.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136834v1</w:t>
+                <w:t xml:space="preserve">cea-00161297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutralizing aptamers from whole-cell SELEX inhibit the RET receptor tyrosine kinase.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+                <w:t xml:space="preserve">Libechov Minipigs, an animal model of melanoma : correlation of FDG-PET with clinical outcome, macroscopic and histological classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Chalony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pigment Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00161297v1</w:t>
+                <w:t xml:space="preserve">hal-02669816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libechov Minipigs, an animal model of melanoma : correlation of FDG-PET with clinical outcome, macroscopic and histological classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new animal model for the imaging of melanoma: correlation of FDG PET with clinical outcome, macroscopic aspect and histological classification in Melanoblastoma-bearing Libechov Minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boisgard</w:t>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Chalony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17, pp.568</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.826-834</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669816v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new animal model for the imaging of melanoma: correlation of FDG PET with clinical outcome, macroscopic aspect and histological classification in Melanoblastoma-bearing Libechov Minipigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of the pharmacokinetic properties of PNA: preparation of galactosyl, mannosyl, fucosyl,n-acetylgalactosaminyl, andn-acetylglucosaminyl derivatives of aminoethylglycine peptide nucleic acid monomers and their incorporation into PNA oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramin Hamzavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.941 - 954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc034022x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678138v1</w:t>
+                <w:t xml:space="preserve">hal-05136875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the pharmacokinetic properties of PNA: preparation of galactosyl, mannosyl, fucosyl,n-acetylgalactosaminyl, andn-acetylglucosaminyl derivatives of aminoethylglycine peptide nucleic acid monomers and their incorporation into PNA oligomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dolle</w:t>
+                <w:t xml:space="preserve">p34(cdc2) and mitotic cyclin expression in the developing quail neuroretina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Espanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 41 (3), pp.469-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc034022x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136875v1</w:t>
+                <w:t xml:space="preserve">hal-00314333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p34(cdc2) and mitotic cyclin expression in the developing quail neuroretina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Kastner</w:t>
+                <w:t xml:space="preserve">Two distinct regulatory elements control quail cdc2 transcription: possible involvement in the control of retinoblast differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Espanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Stettler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 41 (3), pp.469-476</w:t>
+              <w:t xml:space="preserve">Cell Growth Differ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 7, pp.339-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314333v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two distinct regulatory elements control quail cdc2 transcription: possible involvement in the control of retinoblast differentiation.</w:t>
-[...111 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Double In Situ Hybridization Reveals Overlapping Neuronal Populations Expressing the Low Molecular Weight GTPases Rab3a and Rab3b in Rat Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stettler</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 7 (4), pp.702-713. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.1995.tb00674.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.1995.tb00674.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9408,51 +9274,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Product Lifecycle Management System for Biomedical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Raboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9461,478 +9327,478 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Curitiba, Brazil. pp.185-199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94399-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of various hydrocarbons in siliceous zeolites : A molecular simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pascual</w:t>
+                <w:t xml:space="preserve">H. Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kirsch</w:t>
+                <w:t xml:space="preserve">A. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boutin</w:t>
+                <w:t xml:space="preserve">J.-L. Paillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Paillaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, Vol. 11, p. 379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Melanoblastoma-bearing Libechov Minipigs: an accurate model to improve the in vivo detection of melanoma and the knowledge of antitumoral self defence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Malek</w:t>
+                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libechov Minipigs, an animal model of melanoma : correlation of FDG-PET with clinical outcome, macroscopic and histological classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boisgard</w:t>
+                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia S. Vincent-Naulleau</w:t>
+                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Jacques J. J. Leplat</w:t>
+                <w:t xml:space="preserve">Stephan S. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Chalony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Annual Meeting of European Society for Pigment Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9942,51 +9808,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration and provenance control of proteomics data using SWOMed, a Product Lifecycle Management framework for biomedical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Raboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9995,365 +9861,365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joevin Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne la vallée,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image derived arterial input function using nonnegative matrix factorization for PET quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Fadaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Fadaili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05460229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image derived arterial input function for PET quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Fadaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Fadaili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Souloumiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Tavitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Molecular Imaging Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05460263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId367"/>
+      <w:footerReference w:type="default" r:id="rId366"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10421,51 +10287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FC26164"/>
+    <w:nsid w:val="5654991C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10652,51 +10518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-tavitian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5349-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piv.u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05216086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09699-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Mansouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15061751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greigert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296315" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04509038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Geraldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunling Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Saceanu Leser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04788-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn P&#233;rez-Liva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3306592" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Perez-Liva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lallemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39590-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Salgues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Braik-Djellas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Raboudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Allanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ladraa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zerbib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade7823" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deloison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Benchimol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussieres" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256769" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Khen-Dunlop" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihad Chalouhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouchouicha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Millischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07272-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Geraldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pibouin-Fragner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Rao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI141083" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellucci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burnichon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04633-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431298v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40687" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Herraiz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-020-01512-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Gaultier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Giudice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pellerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kassis-Chikhani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemarteleur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234165" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morichau-Beauchant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaa606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad946" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01864270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0188-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01906028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0060-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Kantari-Mimoun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerdiles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Isagawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01599-w" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Balzan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fernandes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4553" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Schmitt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chateau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.10.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331330v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maulucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Bridal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald H.H.W. Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2015.6415" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01313147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hhw Schmidt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874018v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-1576" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874014v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Alberini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boisgard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillermet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jego" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0916-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01315810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur Elie Morin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernards" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beynel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1540-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734612v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Merian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.03.019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q6M1T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galith Abourbeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2900-11.2012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Tong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-19" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-012-0581-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136882v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Jones" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Price" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.094920" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677589v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101574q" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H Geraldo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci141083" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boisgard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comtat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jego" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fontyn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327454" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136916v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Mart&#237;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kassiou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0324-y" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miotto Dupont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Buur Madsen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Karl Hartmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2338210" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sa Cunha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkai Liu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Valogne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Longuet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2007.153" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Rogers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roncali" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000974" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20562" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTHZR87Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323734v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hamm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.09.046" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LC8DW7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136881v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Janssen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-06-0631" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cerchia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gombert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.2006.16.323" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131571v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia d'Alessio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Amabile" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-06-0050" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136834v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauveau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pestourie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.03.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161297v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030123" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Chalony" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678138v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzavi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dolle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dahl" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Nielsen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc034022x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314333v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espanel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kastner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stettler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314335v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. North" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Espanel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavitian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577170v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1995.tb00674.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D20ADA0683EC44B1F4ABCDF353A57394108CEE48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Duarte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_14" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125193v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kirsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763290v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Malek" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828388v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654383v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460229v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Fadaili" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460263v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-tavitian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5349-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piv.u-paris.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05216086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Bouazizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulaciga Yoganathan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennhael Autret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marsac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-09699-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tavitian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023206" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greigert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090802v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balvay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zenteno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Facchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15061751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04509038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Geraldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunling Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Saceanu Leser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Grimaldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-023-04788-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitradeep Sarkar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn P&#233;rez-Liva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3306592" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345765v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailyn Perez-Liva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lallemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39590-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moog" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Salgues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Braik-Djellas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-22-0030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03788337v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Certain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Delacroix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Arevalo Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2022.01.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Raboudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Allanic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2022.104007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ladraa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Zerbib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bayard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraissenon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Venot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade7823" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deloison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Benchimol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bussieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0256769" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Certain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.49837" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Geraldo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacob" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pibouin-Fragner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Rao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI141083" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Khen-Dunlop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihad Chalouhi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lecler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Bouchouicha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Millischer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-020-07272-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03886183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Nitzsche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poittevin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Benarab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Faraco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.120.316711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Herraiz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Por&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-020-01512-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40687" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03937360v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lussey-Lepoutre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bellucci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burnichon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Buffet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04633-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554135v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Gaultier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C del Giudice" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pellerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kassis-Chikhani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lemarteleur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2020.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234165" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morichau-Beauchant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aaa606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01864270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41551-018-0188-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089100v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aad946" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01906028v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laurans" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haddad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Chajadine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Alzaid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-018-0060-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Balzan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fernandes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pidial" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Comment" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4553" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lager" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Moorhouse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19551" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874016v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Krzywinska" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Kantari-Mimoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerdiles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Isagawa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01599-w" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501611v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aranias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chateau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Gall" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2016.10.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maulucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ba&#269;i&#263;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Bridal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald H.H.W. Schmidt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2015.6415" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01313147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hhw Schmidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874014v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Alberini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Boisgard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillermet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Siquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jego" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-015-0916-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-1576" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01315810v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur Elie Morin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01734612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Merian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bardet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.03.019" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08Q6M1T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194161v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernards" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beynel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bouet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kuhnast" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-015-1540-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00757432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Tong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136741v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galith Abourbeh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/jneurosci.2900-11.2012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Czarny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-012-0581-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Jones" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat Price" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.111.094920" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial-Besset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maisonial" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Papon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101574q" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maroy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boisgard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Comtat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Jego" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fontyn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.3327454" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136866v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H Geraldo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci141083" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136842v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boutin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja van Camp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Thominiaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hantraye" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-010-1628-5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136916v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Mart&#237;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kassiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Doll&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-010-0324-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136858v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miotto Dupont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeppe Buur Madsen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Karl Hartmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ducong&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2338210" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136836v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hinnen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.108.058669" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136839v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0908-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03268571v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sa Cunha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkai Liu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Valogne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Longuet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2007.153" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292269v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L Rogers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Picaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Roncali" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Colasante" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000974" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136819v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.20562" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TTHZR87Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Hamm" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Libri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.09.046" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43LC8DW7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136881v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Peter Janssen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Vignjevic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falgui&#232;res" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bousquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-06-0631" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cerchia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia d'Alessio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Amabile" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Pestourie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-06-0050" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168038v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gombert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Boulay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/oli.2006.16.323" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136834v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chauveau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pestourie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patbio.2006.03.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161297v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030123" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669816v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisgard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia S. Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques J. J. Leplat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan S. Bouet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Chalony" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678138v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136875v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Hamzavi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Dahl" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E Nielsen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc034022x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espanel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kastner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stettler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. North" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Espanel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavitian" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gillet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577170v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Nothias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.1995.tb00674.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D20ADA0683EC44B1F4ABCDF353A57394108CEE48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04195233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Duarte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94399-8_14" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125193v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pascual" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kirsch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763290v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Malek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828388v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654383v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460229v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Fadaili" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souloumiac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460263v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>