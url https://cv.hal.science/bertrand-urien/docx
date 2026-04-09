--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -788,338 +788,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Writing and the Consumption of Biographic Services</w:t>
+                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.20931⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466648v1</w:t>
+                <w:t xml:space="preserve">hal-01676280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
+                <w:t xml:space="preserve">Legacy Writing and the Consumption of Biographic Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (11), pp.971-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.20931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570716658466⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904355v1</w:t>
+                <w:t xml:space="preserve">hal-02466648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 29. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2051570716658466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676280v1</w:t>
+                <w:t xml:space="preserve">hal-01904355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l’art et voies de recherche en comportement du consommateur</w:t>
               </w:r>
@@ -1291,103 +1291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement et la fidélisation des bénévoles retraités par les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations doivent-elles craindre une résistance au don d'argent ? Premières pistes conceptuelles et managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy writing among the elderly: conceptual bases, dimensioning and a proposed scale for measuring motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services biographiques répondent-ils aux motivations de récit de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,51 +2048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rédaction d'une histoire de vie chez les personnes âgées : fondements conceptuels, dimensionnement et proposition d'une échelle de mesure des motivations au récit de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,196 +2133,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude face à la mort et comportement d'ajustement des consommateurs âgés : Vers l'élaboration d'une réponse marketing</w:t>
+                <w:t xml:space="preserve">Selfless Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7193/DM.046.23.35⟩</w:t>
+              <w:t xml:space="preserve">Time &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2-3), pp.367-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0961463X07080273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00169171v1</w:t>
+                <w:t xml:space="preserve">hal-00571033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selfless Time</w:t>
+                <w:t xml:space="preserve">Attitude face à la mort et comportement d'ajustement des consommateurs âgés : Vers l'élaboration d'une réponse marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (2-3), pp.367-386. </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0961463X07080273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7193/DM.046.23.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00571033v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00169171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de consommation et origine territoriale des produits</w:t>
               </w:r>
@@ -2611,51 +2611,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur résiduelle perçue par le consommateur et sa mesure : le cas de produits alimentaires périssables</w:t>
+                <w:t xml:space="preserve">Measuring residual perceived value for the consumer: the case of damaged fruits and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
@@ -2673,388 +2673,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800477v1</w:t>
+                <w:t xml:space="preserve">hal-05404577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring residual perceived value for the consumer: the case of damaged fruits and vegetables</w:t>
+                <w:t xml:space="preserve">La valeur résiduelle perçue par le consommateur et sa mesure : le cas de produits alimentaires périssables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Innocent Morgane</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404577v1</w:t>
+                <w:t xml:space="preserve">hal-04800477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il en faut Bleu pour être heureux » ou « E-Bleuissant » : Etude de l’influence des noms de produits colorés humoristiques sur les comportements de consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Ruaud</w:t>
+                <w:t xml:space="preserve">How to give back value to damages fruits and vegetables ? A study on the waster'strategies to removing guilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès international de l’afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">38ème congrès international de l'association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466184v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to give back value to damages fruits and vegetables ? A study on the waster'strategies to removing guilt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">« Il en faut Bleu pour être heureux » ou « E-Bleuissant » : Etude de l’influence des noms de produits colorés humoristiques sur les comportements de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès international de l'association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">38ème Congrès international de l’afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946640v1</w:t>
+                <w:t xml:space="preserve">hal-03466184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« NOUS SOMMES CE QUE NOUS MANGEONS » : ÉTUDE DES REPRÉSENTATIONS DE LA COMESTIBILITÉ DES FRUITS ET LÉGUMES À TRAVERS L'ÉVOLUTION DE LEUR VALEUR PERÇUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,490 +3062,490 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impoliteness as a new Framework for understanding Consumer Misbehavior in Luxury Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Monaco Symposium of Luxury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International University of Monaco, INSEEC U, Apr 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EMBODIMENT : UNE NOUVELLE FAÇON DE CONCEVOIR LES STEREOTYPES SUR LA PERSONNE AGEE ET LEUR INFLUENCE SUR L'ACTIVITE PHYSIQUE DES SENIORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grounded cognition : une nouvelle façon de concevoir les stéréotypes de la personne âgée et leur influence sur l’activité physique des seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop sur les consommateurs âgés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEEC, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing Institutional theory to marketing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence des motivations à faire partie d'un Système d'échange local (SEL) et de leurs antécédents sur la pratique séliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3587,168 +3587,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 32e Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et compréhension du rôle déterminant des expériences corporelles dans l’expérience subjective du vieillissement et de leur influence sur les réponses comportementales des consommateurs âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque doctoral de l’AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des motivations à faire partie d'un Système d'échange local (SEL).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3777,877 +3777,877 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 31e Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une échelle de mesure de la pression temporelle ultime (PTU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 30ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Motivations and Antecedents of Legacy Writing on the Consumption of Biographic Services by the Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American Conference of the Association for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien utiliser le temps qu’il nous reste, c’est important. Une étude exploratoire de la pression temporelle ultime et de son influence sur le bénévolat des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 29ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? Une typologie des bénévoles retraités expliquée par des caractéristiques psychosociales du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 11ème Conférence Internationale Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des motivations au récit de vie sur la consommation de services biographiques chez la personne âgée : Résultats d’une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence de l'expérience du vieillissement sur la consommation socialement responsable : Une étude empirique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Mans, France. pp.Privat_Urien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921761v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de l'expérience du vieillissement sur la consommation socialement responsable : Une étude empirique.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bergadaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Busson-Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Mans, France. pp.Privat_Urien</w:t>
+              <w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637350v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’écriture d’histoire de vie chez les personnes âgées : Une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00618033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4716,104 +4716,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le consommateur âgé‎. Nouveaux enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.200, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4823,51 +4823,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine culturel en héritage - entre altruisme et désir d'éternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4896,87 +4896,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dubet F. (coordinateur), 2016, "Léguer, Hériter", Editions La Découverte, pp. 72 - 84. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et motivations à la générosité dans le champ culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,133 +4995,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline Deguise-Le Roy; Eric Letonturier; Sylvie Pflieger; Bernard Valade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Générosité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.131-152, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'analyse intégrateur du consommateur âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre le consommateur âgé‎. Nouveaux enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-33, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5131,118 +5131,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la dimension culturelle de la couleur en marketing international.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5389,51 +5389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cherrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.07.11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.59.70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.046.23.35" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X07080273" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.41.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Morgane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284151v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637350v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00819321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cherrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.07.11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.59.70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X07080273" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.046.23.35" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.41.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00819321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>