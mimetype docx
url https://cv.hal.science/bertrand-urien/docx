--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -706,420 +706,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l'art et voies de recherche en comportement du consommateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et applications en Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570716658466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378587v1</w:t>
+                <w:t xml:space="preserve">hal-01904355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+                <w:t xml:space="preserve">Legacy Writing and the Consumption of Biographic Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (11), pp.971-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.20931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01676280v1</w:t>
+                <w:t xml:space="preserve">hal-02466648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Writing and the Consumption of Biographic Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.20931⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02466648v1</w:t>
+                <w:t xml:space="preserve">hal-01676280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l'art et voies de recherche en comportement du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches et applications en Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.62-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570716658466⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01904355v1</w:t>
+                <w:t xml:space="preserve">hal-01378587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l’art et voies de recherche en comportement du consommateur</w:t>
               </w:r>
@@ -1291,103 +1291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement et la fidélisation des bénévoles retraités par les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations doivent-elles craindre une résistance au don d'argent ? Premières pistes conceptuelles et managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy writing among the elderly: conceptual bases, dimensioning and a proposed scale for measuring motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services biographiques répondent-ils aux motivations de récit de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,51 +2048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rédaction d'une histoire de vie chez les personnes âgées : fondements conceptuels, dimensionnement et proposition d'une échelle de mesure des motivations au récit de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2133,196 +2133,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selfless Time</w:t>
+                <w:t xml:space="preserve">Attitude face à la mort et comportement d'ajustement des consommateurs âgés : Vers l'élaboration d'une réponse marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0961463X07080273⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.046.23.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00571033v1</w:t>
+                <w:t xml:space="preserve">halshs-00169171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude face à la mort et comportement d'ajustement des consommateurs âgés : Vers l'élaboration d'une réponse marketing</w:t>
+                <w:t xml:space="preserve">Selfless Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Time &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (2-3), pp.367-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.046.23.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0961463X07080273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00169171v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00571033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs de consommation et origine territoriale des produits</w:t>
               </w:r>
@@ -2827,234 +2827,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to give back value to damages fruits and vegetables ? A study on the waster'strategies to removing guilt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">« Il en faut Bleu pour être heureux » ou « E-Bleuissant » : Etude de l’influence des noms de produits colorés humoristiques sur les comportements de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès international de l'association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">38ème Congrès international de l’afm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946640v1</w:t>
+                <w:t xml:space="preserve">hal-03466184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il en faut Bleu pour être heureux » ou « E-Bleuissant » : Etude de l’influence des noms de produits colorés humoristiques sur les comportements de consommation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Ruaud</w:t>
+                <w:t xml:space="preserve">How to give back value to damages fruits and vegetables ? A study on the waster'strategies to removing guilt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Congrès international de l’afm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">38ème congrès international de l'association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466184v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« NOUS SOMMES CE QUE NOUS MANGEONS » : ÉTUDE DES REPRÉSENTATIONS DE LA COMESTIBILITÉ DES FRUITS ET LÉGUMES À TRAVERS L'ÉVOLUTION DE LEUR VALEUR PERÇUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EMBODIMENT : UNE NOUVELLE FAÇON DE CONCEVOIR LES STEREOTYPES SUR LA PERSONNE AGEE ET LEUR INFLUENCE SUR L'ACTIVITE PHYSIQUE DES SENIORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,51 +3420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,51 +3636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et compréhension du rôle déterminant des expériences corporelles dans l’expérience subjective du vieillissement et de leur influence sur les réponses comportementales des consommateurs âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3813,77 +3813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une échelle de mesure de la pression temporelle ultime (PTU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 30ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Motivations and Antecedents of Legacy Writing on the Consumption of Biographic Services by the Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien utiliser le temps qu’il nous reste, c’est important. Une étude exploratoire de la pression temporelle ultime et de son influence sur le bénévolat des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,103 +4085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? Une typologie des bénévoles retraités expliquée par des caractéristiques psychosociales du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 11ème Conférence Internationale Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des motivations au récit de vie sur la consommation de services biographiques chez la personne âgée : Résultats d’une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4282,264 +4282,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de l'expérience du vieillissement sur la consommation socialement responsable : Une étude empirique.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bergadaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Busson-Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Mans, France. pp.Privat_Urien</w:t>
+              <w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637350v1</w:t>
+                <w:t xml:space="preserve">hal-01921761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements des donateurs et management associatif</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence de l'expérience du vieillissement sur la consommation socialement responsable : Une étude empirique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Mans, France. pp.Privat_Urien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921761v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’écriture d’histoire de vie chez les personnes âgées : Une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4603,51 +4603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,51 +4730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le consommateur âgé‎. Nouveaux enjeux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5031,51 +5031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'analyse intégrateur du consommateur âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5389,51 +5389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cherrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.07.11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.59.70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X07080273" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.046.23.35" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.41.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00819321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cherrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.07.11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.59.70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.046.23.35" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X07080273" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.41.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00819321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>