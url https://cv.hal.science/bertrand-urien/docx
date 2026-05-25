--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -706,420 +706,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l'art et voies de recherche en comportement du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches et applications en Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.62-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904355v1</w:t>
+                <w:t xml:space="preserve">hal-01378587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Writing and the Consumption of Biographic Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.20931⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570716658466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02466648v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+                <w:t xml:space="preserve">Legacy Writing and the Consumption of Biographic Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
+              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (11), pp.971-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.20931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676280v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l'art et voies de recherche en comportement du consommateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches et applications en Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378587v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuil originel et métaphorique : état de l’art et voies de recherche en comportement du consommateur</w:t>
               </w:r>
@@ -1291,103 +1291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement et la fidélisation des bénévoles retraités par les associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,51 +1654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations doivent-elles craindre une résistance au don d'argent ? Premières pistes conceptuelles et managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy writing among the elderly: conceptual bases, dimensioning and a proposed scale for measuring motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services biographiques répondent-ils aux motivations de récit de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,51 +2048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rédaction d'une histoire de vie chez les personnes âgées : fondements conceptuels, dimensionnement et proposition d'une échelle de mesure des motivations au récit de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3230,51 +3230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EMBODIMENT : UNE NOUVELLE FAÇON DE CONCEVOIR LES STEREOTYPES SUR LA PERSONNE AGEE ET LEUR INFLUENCE SUR L'ACTIVITE PHYSIQUE DES SENIORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,51 +3420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,51 +3636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et compréhension du rôle déterminant des expériences corporelles dans l’expérience subjective du vieillissement et de leur influence sur les réponses comportementales des consommateurs âgés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3813,77 +3813,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une échelle de mesure de la pression temporelle ultime (PTU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 30ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Motivations and Antecedents of Legacy Writing on the Consumption of Biographic Services by the Elderly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3990,64 +3990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien utiliser le temps qu’il nous reste, c’est important. Une étude exploratoire de la pression temporelle ultime et de son influence sur le bénévolat des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4085,103 +4085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? Une typologie des bénévoles retraités expliquée par des caractéristiques psychosociales du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 11ème Conférence Internationale Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des motivations au récit de vie sur la consommation de services biographiques chez la personne âgée : Résultats d’une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4340,51 +4340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Sociétés Mutations &amp; Ruptures : 2e Etats Généraux du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FNEGE, Oct 2010, Paris, France</w:t>
@@ -4495,51 +4495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’écriture d’histoire de vie chez les personnes âgées : Une approche empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4603,51 +4603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rieunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,51 +5389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cherrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.07.11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.59.70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.046.23.35" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X07080273" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.41.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00819321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Carton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.92" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-03-2020-0096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284096v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cherrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119859832" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02906189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Christine de Boissieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.098.83.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115620763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.07.11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.068.59.70" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.046.23.35" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0961463X07080273" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.043.044.41.54" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010301800402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466184v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie de Boissieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01921761v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busson-Villa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gonzalez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649755v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00819321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>