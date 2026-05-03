--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -234,412 +234,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
+                <w:t xml:space="preserve">Probing skin photoallergens in reconstructed human epidermis: An EPR spin trapping investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+                <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voegeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Giménez‐arnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (2), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.14010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364493v1</w:t>
+                <w:t xml:space="preserve">hal-04679598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing skin photoallergens in reconstructed human epidermis: An EPR spin trapping investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific sample configuration for studying photogenerated electron transfer at the semiconductor/water interface by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Abarca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
+                <w:t xml:space="preserve">Marc Basler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Voegeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">François Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Giménez‐arnau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurène Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.14010⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.113371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679598v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific sample configuration for studying photogenerated electron transfer at the semiconductor/water interface by Electron Paramagnetic Resonance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Basler</w:t>
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courtier</w:t>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Youssef</w:t>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jaoul</w:t>
+                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 282, pp.113371. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (41), pp.15432-15440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797514v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Metal Complexes Evolve, and a Minor Species Is the Most Active: the Case of Bis(Phenanthroline)Copper in the Catalysis of Glutathione Oxidation and Hydroxyl Radical Generation</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemma Schueffl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Stellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (2), pp.e202414652. </w:t>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Aspects of Allergic Contact Dermatitis: A 21 st Century Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1010,90 +1010,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Bioinspired Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Complexes for Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Detection: Design and Efficacy as MRI Contrast Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Sanadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harlei Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (13), pp.23067-23076. </w:t>
@@ -1304,64 +1304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelisetty Venkata Suseela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (8), pp.1376-1385. </w:t>
@@ -1399,64 +1399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,77 +1494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bioinspired Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Responsive Magnetic Resonance Imaging Contrast Agent with Unprecedented Turn-On Response and Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Sanadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkata Suseela Yelisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1788,77 +1788,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Doumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Deponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,472 +2020,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Crystallinity of Silver Nanoparticles on Their Magnetic Properties</w:t>
+                <w:t xml:space="preserve">Dual Role of Glutathione as a Reducing Agent and Cu-Ligand Governs the ROS Production by Anticancer Cu-Thiosemicarbazone Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mircea Rastei</w:t>
+                <w:t xml:space="preserve">Alessandra G. Ritacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Doumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hlca.202200165⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (9), pp.3957-3964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253834v1</w:t>
+                <w:t xml:space="preserve">hal-04182668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Role of Glutathione as a Reducing Agent and Cu-Ligand Governs the ROS Production by Anticancer Cu-Thiosemicarbazone Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra G. Ritacca</w:t>
+                <w:t xml:space="preserve">Human serum albumin as a copper source for anticancer thiosemicarbazones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Prstek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Faller</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04392⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.mfad046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfad046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182668v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human serum albumin as a copper source for anticancer thiosemicarbazones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Crystallinity of Silver Nanoparticles on Their Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schaier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Falcone</w:t>
+                <w:t xml:space="preserve">Emilie Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Prstek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Bertrand Donnio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Hager</w:t>
+                <w:t xml:space="preserve">Mircea Rastei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (8), pp.mfad046. </w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfad046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202200165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182667v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reactions for the evaluation of poly- and multifunctional molecules as potential interfacial agents for the compatibilization of polyethylene/poly(ethylene-co-vinyl alcohol) blends†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gitzhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,77 +2545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant Activity and Skin Sensitization of Eugenol and Isoeugenol: Two Sides of the Same Coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2688,51 +2688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Stellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Bouraguba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2796,77 +2796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivatization of the Peptidic Xxx-Zzz-His Motif toward a Ligand with Attomolar Cu II Affinity under Maintaining High Selectivity and Fast Redox Silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharath Vinjamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,90 +2943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Glutathione Oxidation is Accelerated by the Anticancer Thiosemicarbazone Dp44mT and Further Boosted at Lower pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra G. Ritacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemma Schueffl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -3198,64 +3198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron paramagnetic resonance and spin trapping to detect free radicals from allergenic hydroperoxides in contact with the skin: from the molecule to the tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3315,51 +3315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoxidized citronellol: free radicals as potential sparkles to ignite the fragrance induced skin sensitizing pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,377 +3413,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
+                <w:t xml:space="preserve">Magnetism: Another Idiosyncrasy of Boron?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Larue</w:t>
+                <w:t xml:space="preserve">Maurizio Vignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Gianmarco Bovone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Marco Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Loria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Bernini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (13), pp.1224-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202001075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136943v1</w:t>
+                <w:t xml:space="preserve">hal-03373289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism: Another Idiosyncrasy of Boron?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Capra</w:t>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Loria</w:t>
+                <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Bernini</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (13), pp.1224-1229. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.1330-1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202001075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373289v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A luminescent ATCUN peptide variant with enhanced properties for copper(II) sensing in biological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 221, pp.111478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3811,550 +3811,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
+                <w:t xml:space="preserve">Antiferromagnetic coupling in copper(II)porphyrin dimers linked by copper(II) or palladium(II) ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Motay</w:t>
+                <w:t xml:space="preserve">Mary-Ambre Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Hervé Dekkiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Soraru</w:t>
+                <w:t xml:space="preserve">Sébastien Richeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Ploux</w:t>
+                <w:t xml:space="preserve">Corinne Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Karmazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (01n03), pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424619501037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046440v1</w:t>
+                <w:t xml:space="preserve">hal-02391346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insights on skin sensitization to linalool hydroperoxides: EPR evidence on radical intermediates formation in reconstructed human epidermis and 13 C-NMR reactivity studies with thiol residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corresponding Author</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin sensitisation to fragrance hydroperoxides: interplay between dendritic cells, keratinocytes and free radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjd.19685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic coupling in copper(II)porphyrin dimers linked by copper(II) or palladium(II) ion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Richeter</w:t>
+                <w:t xml:space="preserve">Marvin Motay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bailly</w:t>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Karmazin</w:t>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391346v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acrolein and Copper as Competitive Effectors of α‐Synuclein</w:t>
               </w:r>
@@ -4392,51 +4392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bellia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (8), pp.1871-1879. </w:t>
@@ -4474,103 +4474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for Escherichia Coli Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Motay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Soraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (50), pp.55766-55781. </w:t>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Quaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iness Benmessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endre Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,749 +4732,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of methyl radicals derived from cumene hydroperoxide in reconstructed human epidermis: an EPR spin trapping confirmation by using 13 C-substitution</w:t>
+                <w:t xml:space="preserve">Understanding the skin sensitization capacity of ascaridole: a combined study of chemical reactivity and activation of the innate immune system (dendritic cells) in the epidermal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Godard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marta Silva E. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Lichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10715762.2019.1624741⟩</w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-019-02444-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157705v1</w:t>
+                <w:t xml:space="preserve">hal-02119633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the skin sensitization capacity of ascaridole: a combined study of chemical reactivity and activation of the innate immune system (dendritic cells) in the epidermal environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-019-02444-3⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119633v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triggering Cu-coordination change in Cu( ii )-Ala-His-His by external ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zerbib</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Paulina Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Bossak-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina E Wezynfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (56), pp.8110-8113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cc03174j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894707v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering Cu-coordination change in Cu( ii )-Ala-His-His by external ligands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reactivity of Cu( ii )–, Zn( ii )– and Fe( ii )–thiosemicarbazone complexes with glutathione and metallothionein: from stability to dissociation to transmetallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Khoury</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel David Peris-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Riegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc03174j⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.994-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9MT00061E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181666v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Cu( ii )–, Zn( ii )– and Fe( ii )–thiosemicarbazone complexes with glutathione and metallothionein: from stability to dissociation to transmetallation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Formation of methyl radicals derived from cumene hydroperoxide in reconstructed human epidermis: an EPR spin trapping confirmation by using 13 C-substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (5), pp.994-1004. </w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9MT00061E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2019.1624741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339840v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu(II) Binding to the N-Terminal Model Peptide of the Human Ctr2 Transporter at Lysosomal and Extracellular pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina E Wezynfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (11), pp.7488-7498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5636,758 +5636,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an electron paramagnetic resonance methodology for studying the photo-generation of reactive species in semiconductor nano-particle assembled films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low catalytic activity of the Cu( ii )-binding motif (Xxx-Zzz-His; ATCUN) in reactive oxygen species production and inhibition by the Cu( i )-chelator BCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Twardoch</w:t>
+                <w:t xml:space="preserve">Gulshan Walke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Messai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Djamel E Mekki</w:t>
+                <w:t xml:space="preserve">Prasad Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1433882⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (84), pp.11945-11948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522607v1</w:t>
+                <w:t xml:space="preserve">hal-02350994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low catalytic activity of the Cu( ii )-binding motif (Xxx-Zzz-His; ATCUN) in reactive oxygen species production and inhibition by the Cu( i )-chelator BCS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Santoro</w:t>
+                <w:t xml:space="preserve">Disentangling Magnetic Hardening and Molecular Spin Chain Contributions to Exchange Bias in Ferromagnet/Molecule Bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hashim Jabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulshan Walke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasad Kulkarni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raibaut</w:t>
+                <w:t xml:space="preserve">Manuel Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garen Avedissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc06040a⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (8), pp.4659-4663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350994v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling Magnetic Hardening and Molecular Spin Chain Contributions to Exchange Bias in Ferromagnet/Molecule Bilayers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an electron paramagnetic resonance methodology for studying the photo-generation of reactive species in semiconductor nano-particle assembled films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hashim Jabbar</w:t>
+                <w:t xml:space="preserve">Marek Twardoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Schleicher</w:t>
+                <w:t xml:space="preserve">Youcef Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gruber</w:t>
+                <w:t xml:space="preserve">Yannick Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garen Avedissian</w:t>
+                <w:t xml:space="preserve">Djamel E Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (8), pp.4659-4663. </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (12), pp.1558-1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1433882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584098v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling effect on the photo-activated properties of $$\hbox {TiO}_{2}$$ TiO 2 nanoparticles: electronic and structural investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Potential of EPR spin-trapping to investigate in situ free radicals generation from skin allergens in reconstructed human epidermis: cumene hydroperoxide as proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamel Eddine Mekki</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-018-1572-8⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2017.1420906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523300v1</w:t>
+                <w:t xml:space="preserve">hal-02119639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of EPR spin-trapping to investigate in situ free radicals generation from skin allergens in reconstructed human epidermis: cumene hydroperoxide as proof of concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Milling effect on the photo-activated properties of $$\hbox {TiO}_{2}$$ TiO 2 nanoparticles: electronic and structural investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (2), pp.171-179. </w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10715762.2017.1420906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12034-018-1572-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119639v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu(II) binding to the peptide Ala-His-His, a chimera of the canonical Cu(II)-binding motifs Xxx-His and Xxx-Zzz-His</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Bossak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6438,51 +6438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinent parameters in photo-generation of electrons: Comparative study of anatase-based nano-TiO2 suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouadoud Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6594,51 +6594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fliedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,51 +6715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully enzymatic method for site-directed spin labeling of long RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,51 +6888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (5), pp.958-969. </w:t>
@@ -6982,2184 +6982,2205 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windowsill Hydrogen Production under Daylight Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 78 (11), pp.1330-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201300201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of gold nanoparticles: A room-temperature quantum effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gréget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth L. Nealon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (13), pp.3092-3097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201200394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Infrared Microspectroscopy Detecting the Evolution of Huntington’s Disease Neuropathology and Suggesting Unique Correlates of Dysfunction in White versus Gray Brain Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Runne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Kretlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (20), pp.7712-7720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac201102p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the conversion of cyclohexane into cyclohexanol/one by molecular dioxygen, protons and reducing agents at a single non-porphyrinic iron centre and chemical versatility of the tris(2-pyridylmethyl)amine TPAFe II Cl 2 complex in mild oxidation chemistry †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), pp.92-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0dt00756k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad disorder and the allosteric mechanism of myosin II regulation by phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haldeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 108 (20), pp.8218-8223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1014137108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta amyloid and hyperphosphorylated tau deposits in the pancreas in type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Miklossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Qing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Radenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andras Kis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (9), pp.1503-1515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2008.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of lipid peroxidation and protein phosphorylation in cells upon oxidative stress photo-generated by fullerols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152 (1-3), pp.164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpc.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Alterations of Single Cells Induced by UV in the Presence of NanoTiO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oxidative stress-mediated protein conformation changes: ESR study of spin-labelled staphylococcal nuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Stoessel</w:t>
+                <w:t xml:space="preserve">Katarzyna Pierzchała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Czuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es0629561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (28), pp.285201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/28/285201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03038230v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress-mediated protein conformation changes: ESR study of spin-labelled staphylococcal nuclease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Stiffness Alterations of Single Cells Induced by UV in the Presence of NanoTiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Lekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+                <w:t xml:space="preserve">Sylvia Jeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Stoessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/28/285201⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (14), pp.5149-5153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es0629561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009305v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and Photophysical Properties of a Highly Derivatized C60 Fullerol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (1), pp.120-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200500425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Frequency High-Field EPR Study of Iron Centers in Malarial Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krzystek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Kosar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (14), pp.4534-4535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja058420h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization Effect of Single-Walled Carbon Nanotubes on the Functioning of Photosynthetic Reaction Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márta Dorogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Bálint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Mikó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Milas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (43), pp.21473-21479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp060828t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singlet oxygen ( 1 Δ g )-mediated oxidation of cellular and subcellular components: ESR and AFM assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kulik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (18), pp.S1471-S1482. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/18/005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric resonator-based resonant structure for sensitive ESR measurements at high-hydrostatic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaven Garaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lászlo Fórró</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 177 (2), pp.261-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmr.2005.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assay of singlet oxygen generation in the presence of water-soluble derivatives of C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (5-6), pp.1195-1198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2003.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron in relaxed Si 1 − x Ge x alloy: Band gap related levels, diffusion, and alloying effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.045206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9169,2408 +9190,2408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermatitis de contacto fotoalérgica: enfoque por resonancia paramagnética electronica para evaluar radicales mediados por xenobióticos en piel expuesta al sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voegeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70ème Réunion du GEIDAC (Grupo Español de Investigación en Dermatitis de Contacto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69ème Réunion du GEIDAC (Grupo Español de Investigación en Dermatitis de Contacto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: an EPR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Research Group on Experimental Contact Dermatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: an EPR study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radicals &amp; Allergic Contact Dermatitis: the Electron Paramagnetic Resonance point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Meeting of the European Research Group on Experimental Contact Dermatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Meeting : 11th meeting of Immunotoxicology &amp; Chemical Allergy (ITCASS) and the 30th meeting of European Research Group on Experimental Contact Dermatitis (ERGECD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Research Group on Experimental Contact Dermatitis (ERGECD), Jun 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707316v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals &amp; Allergic Contact Dermatitis: the Electron Paramagnetic Resonance point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: an EPR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting : 11th meeting of Immunotoxicology &amp; Chemical Allergy (ITCASS) and the 30th meeting of European Research Group on Experimental Contact Dermatitis (ERGECD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Research Group on Experimental Contact Dermatitis (ERGECD), Jun 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">31st Meeting of the European Research Group on Experimental Contact Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632370v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress of the European Society of Contact Dermatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dresden (GERMANY), Germany. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermatitis de contacto fotoalérgica: la resonancia paramagnética electrónica, herramienta para evaluar los radicales libres mediados por xenobióticos en piel expuesta al sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68ème Réunion du GEIDAC (Grupo Español de Investigación en Dermatitis de Contacto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEIDAC, Sep 2023, Valencia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron paramagnetic resonance and spin trapping to detect free radicals from allergenic hydroperoxides in contact with the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society Contact Dermatitis Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité anti et prooxydante de l'eugénol et de l'isoeugénol dans la peau : compréhension par étude de l'implication d'intermédiaires radicalaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème RECOB (Rencontres de Chimie Organique Biologique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenol and isoeugenol: understanding anti- and prooxidant activities in the skin mediated by radical intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society of Contact Dermatitis 2022 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée: Allergens derived from the autoxidation of terpenes used in fragrances: understanding the potential for sensitization and oxidative stress in an epidermal environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64ème Réunion du GEIDAC (Grupo Español de Investigación en Dermatitis de Contacto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 14th Congress of the European Society of Contact Dermatitis, Milano, Italie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Congress of the European Society of Contact Dermatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Milano, Italy. pp.24</w:t>
+              <w:t xml:space="preserve">28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142903v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of radicals from sensitizing organic peroxides in a 3D epidermis model: an EPR spin-trapping study for ascaridole. 28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133317v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of radicals from sensitizing organic peroxides in a 3D epidermis model: an EPR spin-trapping study for ascaridole. 28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 14th Congress of the European Society of Contact Dermatitis, Milano, Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">14th Congress of the European Society of Contact Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Milano, Italy. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133325v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from sensitizing organic peroxides in a 3D epidermis model: an EPR spin-trapping study for ascaridole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the European Society of Contact Dermatitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Milano, Italy. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergènes cutanés et mécanismes radicalaires: synthèse et identification d’intermédiaires réactifs dans un modèle 3D d’épiderme humain reconstitué. Rencontres en Chimie Organique Biologique, RECOB 17, Aussois, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique, RECOB 17, Aussois, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ free radicals generation from skin allergens in reconstructed human epidermis. 27th Meeting of the European Research Group on Experimental Contact Dermatitis,Kemptthal, Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Meeting of the European Research Group on Experimental Contact Dermatitis,Kemptthal, Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Kemptthal, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autooxidación del linalol: hidroperóxidos alergénicos, reactividad radicalaria y respuesta inmunitaria por activación de la vía Nrf2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème Réunion du GEIDAC (Grupo Español Investigación Dermatitis Contacto),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Alicante, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergenic allylic hydroperoxides derived from linalool: chemistry through radical intermediates and translation into immune cell responses. The role of the Nrf2 pathway. 13th Congress of the European Society of Contact Dermatitis, Manchester, Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Congress of the European Society of Contact Dermatitis, Manchester, Royaume-Uni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“EPR under the strong magnetic field gradient of a ferromagnetic nanostripes array: from nanosciences to structural biology&amp;quot;. J. Tribollet, B. Vileno, P. Turek. Invited Talk at IXth Conference of European Federation of EPR Societies, Marseille (France), 7-11 sept. 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth Conference of European Federation of EPR Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From qubits to structural biology: EPR under strong magnetic field gradient&amp;quot;. J. Tribollet, B. Vileno, P. Turek. Invited Talk at VIIth Internantional Conference, &amp;quot;From Solid State to Biophysics&amp;quot;, Dubrovnik (Croatia), june 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIth Internantional Conference, "From Solid State to Biophysics", Dubrovnik (Croatia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02975731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Study by Electron Spin Resonance of the spin wave resonances of a Permalloy ferromagnetic nanostripes array: towards spectrosopic applications in structural biology”. J. Tribollet, B. Vileno, P. Turek. Talk at the &amp;quot;Journées Scientifiques de l'Institut de Chimie&amp;quot; - UMR 7177, Strasbourg, FRANCE, jan. 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Journées Scientifiques de l'Institut de Chimie" - UMR 7177, Strasbourg, FRANCE, jan. 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Room temperature ESR study at X and Q bands of confined spin waves in Permalloy ferromagnetic nanostripes, specially designed for new potential applications”. J. Tribollet, B. Vileno, P. Turek. Talk at 1st joint Meeting ARPE-GERPE-GIRSE, Palerme, ITALY, oct. 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st joint Meeting ARPE-GERPE-GIRSE, Palerme, ITALY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11580,51 +11601,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding information onto the charge and spin state of a paramagnetic atom using MgO tunnelling spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11633,216 +11654,216 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record spintronic harvesting of thermal fluctuations using paramagnetic molecular centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chowrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bahouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11852,1053 +11873,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical intermediates and monoalkoxyphenols: anti-and prooxidant activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’ARPE (Association Française de Résonance Paramagnétique Électronique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of free radicals from the skin sensitizer ascaridole in a 3D epidermis model and activation of the innate immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTOX (International Union of Toxicology) 15th International Congress of Toxicology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, HONOLULU, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of radicals from endoperoxide ascaridole in a 3D epidermis model and activation of the innate immune response. 77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
+                <w:t xml:space="preserve">Understanding the skin sensitization capacity of oxidized fragrances: study in an epidermal skin environment. 77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Bloemeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Chicago, United States. 139 (5S), pp.S170, 2019, Journal of Investigative Dermatology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130601v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the skin sensitization capacity of oxidized fragrances: study in an epidermal skin environment. 77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
+                <w:t xml:space="preserve">Formation of radicals from endoperoxide ascaridole in a 3D epidermis model and activation of the innate immune response. 77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Bloemeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Chicago, United States. 139 (5S), pp.S170, 2019, Journal of Investigative Dermatology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130602v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of free radicals from the skin sensitizer ascaridole in a 3D epidermis model and activation of the innate immune response. IUTOX (International Union of Toxicology) 15th International Congress of Toxicology. Honolulu, Hawaii, États-Unis (15-18 juillet 2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Honolulu, Hawaii, États-Unis, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from endoperoxide ascaridole in a 3D epidermis model: an EPR spin-trapping study. Société de Chimie Thérapeutique, Young Research Fellows Meeting, Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Chimie Thérapeutique, Young Research Fellows Meeting, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergenic oxidized fragrances in consumer goods: understanding the sensitizing potential and related oxidative stress in an epidermal skin environment. IUTOX (International Union of Toxicology) 15th International Congress of Toxicology. Honolulu, Hawaii, États-Unis (15-18 juillet 2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Congress of Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Honolulu, United States. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from endoperoxide ascaridole in a 3D epidermis model: an EPR spin-trapping study. Workshop 2018 : RPE et chimie organique : A la recherche de radicaux libres élusifs. Chimie ParisTech, Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 2018 : RPE et chimie organique : A la recherche de radicaux libres élusifs. Chimie ParisTech, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical mechanisms in the first step of skin allergy processes. Ecole de l’Association Française de Résonance Paramagnétique Electronique, “Les bases fondamentales de la RPE”, Obernai, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12913,51 +12934,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole de l’Association Française de Résonance Paramagnétique Electronique, “Les bases fondamentales de la RPE”, Obernai, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Obernai, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12967,280 +12988,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Specific Spin Labeling of RNA for NMR and EPR Structural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Spectroscopy Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-235, 2020, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0278-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-oxidative Stress in the Presence of a Water-soluble Derivative of C60: ESR and AFM Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pifat-Mrzljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Structure and Function 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.153-180, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-6466-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13387,51 +13408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679598v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Port-Lougarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voegeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez&#8208;arnau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.14010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774796v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Falcone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vigna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma Schueffl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Stellato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maheu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c00206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40521-025-00394-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Mandal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelisetty Venkata Suseela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Samanta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Bouraguba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M. Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suseela Yelisetty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Melin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfae020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Doumi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Takashima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Peng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Voirin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202200165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra G. Ritacca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04392" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Prstek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gitzhofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01495e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez-Arnau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Vinjamuri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511649v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sahli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.113201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Vignolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bovone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Loria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001075" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hoang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111478" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corresponding Author" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00125" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lichter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva E Sousa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vileno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19685" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391346v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dekkiche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oliveri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904885" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quaroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Benmessaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Horv&#225;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2019.1624741" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E. Sousa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Lichter" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02444-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak-Ahmad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina E Wezynfeld" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03174j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santoro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palacios" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel David Peris-D&#237;az" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00061E" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00711" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Twardoch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Messai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Mekki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1433882" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Walke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kulkarni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06040a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584098v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Jabbar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gruber" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Avedissian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00570" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Mekki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-018-1572-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2017.1420906" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01996" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Guerra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vileno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315379v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rosa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02889" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku553" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baxter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200848" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A638F7217D85D6800721F78C8F020058869CA8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03810217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;get" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth L. Nealon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200394" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGCP6BZ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038253v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bonda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Runne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kretlow" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201102p" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009297v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Jaafar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mandon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00756k" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009316v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamoun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Brewer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haldeman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014137108" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Miklossy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2008.08.019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeney" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sienkiewicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.09.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sienkiewicz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jeney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Stoessel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0629561" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHQ3KF8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009305v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pierzcha&#322;a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Czuba" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/28/285201" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500425" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA1AF837BD75ED7EAB8B9C54A57B93E9870DC07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krzystek" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kosar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja058420h" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009302v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Dorogi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n B&#225;lint" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Milas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp060828t" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TDGFHD7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009303v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kulik" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/18/005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009301v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Garaj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jaworski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szlo F&#243;rr&#243;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.08.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSKX0X3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038226v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.12.042" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLM29DVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009321v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedersen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045206" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707302v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616684v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707316v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632370v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259455v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698035v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607791v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700136v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322540v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Blomeke" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142903v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133317v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133325v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130610v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126165v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987539v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975731v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987527v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987528v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274716v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chowrira" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kandpal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kieber" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bahouka" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607735v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322882v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E Sousa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130601v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Bloemeke" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350123v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130603v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298564v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130607v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130592v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944897v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2_15" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009333v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pifat-Mrzljak" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lekka" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6466-1_9" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EEFBE77E66FE4A54422D755E0604CF835DC753/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679598v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Port-Lougarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voegeli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez&#8208;arnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.14010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774796v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Falcone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vigna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma Schueffl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Stellato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maheu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c00206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40521-025-00394-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Mandal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelisetty Venkata Suseela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Samanta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Bouraguba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M. Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suseela Yelisetty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Melin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfae020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Doumi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Takashima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra G. Ritacca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Prstek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hager" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Voirin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202200165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gitzhofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01495e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez-Arnau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Vinjamuri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511649v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sahli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.113201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Vignolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bovone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Loria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hoang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111478" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dekkiche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corresponding Author" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lichter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva E Sousa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vileno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19685" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oliveri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904885" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quaroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Benmessaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Horv&#225;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119633v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E. Sousa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Lichter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02444-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak-Ahmad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina E Wezynfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03174j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santoro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palacios" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel David Peris-D&#237;az" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00061E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2019.1624741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00711" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Walke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kulkarni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06040a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Jabbar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gruber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Avedissian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00570" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522607v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Twardoch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Messai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Mekki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1433882" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2017.1420906" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Mekki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-018-1572-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01996" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Guerra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vileno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315379v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rosa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02889" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku553" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baxter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200848" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A638F7217D85D6800721F78C8F020058869CA8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03810217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54BDA42CE263389FD20E37CB992B151A43D031AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;get" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth L. Nealon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGCP6BZ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038253v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bonda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Runne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kretlow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201102p" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Jaafar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mandon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00756k" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Brewer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haldeman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014137108" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Miklossy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2008.08.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeney" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sienkiewicz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Miller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.09.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009305v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sienkiewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pierzcha&#322;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Czuba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/28/285201" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jeney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Stoessel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0629561" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHQ3KF8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038228v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500425" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA1AF837BD75ED7EAB8B9C54A57B93E9870DC07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krzystek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kosar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja058420h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Dorogi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n B&#225;lint" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Milas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp060828t" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TDGFHD7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kulik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/18/005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009301v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Garaj" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jaworski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szlo F&#243;rr&#243;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.08.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSKX0X3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038226v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.12.042" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLM29DVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedersen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045206" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300803v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707302v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616684v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692258v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698035v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607791v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322540v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Blomeke" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133317v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142903v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130610v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126158v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126165v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987539v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987527v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987528v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274716v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E Sousa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Bloemeke" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130601v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350123v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298564v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130607v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130592v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2_15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pifat-Mrzljak" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lekka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6466-1_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EEFBE77E66FE4A54422D755E0604CF835DC753/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>