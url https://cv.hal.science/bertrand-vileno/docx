--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -234,412 +234,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing skin photoallergens in reconstructed human epidermis: An EPR spin trapping investigation</w:t>
+                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Voegeli</w:t>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Giménez‐arnau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.14010⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (41), pp.15432-15440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679598v2</w:t>
+                <w:t xml:space="preserve">hal-05364493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific sample configuration for studying photogenerated electron transfer at the semiconductor/water interface by Electron Paramagnetic Resonance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing skin photoallergens in reconstructed human epidermis: An EPR spin trapping investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Basler</w:t>
+                <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Courtier</w:t>
+                <w:t xml:space="preserve">Guillaume Voegeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Youssef</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Giménez‐arnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113371⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (2), pp.275-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.14010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797514v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide complexes bearing a bioinspired Cu II binding site with picomolar affinity: synthesis, structural, relaxometric and luminescence studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific sample configuration for studying photogenerated electron transfer at the semiconductor/water interface by Electron Paramagnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Abarca Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Marc Basler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Pallier</w:t>
+                <w:t xml:space="preserve">François Courtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
+                <w:t xml:space="preserve">Laurène Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Faller</w:t>
+                <w:t xml:space="preserve">Cédric Jaoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (41), pp.15432-15440. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 282, pp.113371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01735a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.113371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364493v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Metal Complexes Evolve, and a Minor Species Is the Most Active: the Case of Bis(Phenanthroline)Copper in the Catalysis of Glutathione Oxidation and Hydroxyl Radical Generation</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemma Schueffl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Stellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (2), pp.e202414652. </w:t>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Aspects of Allergic Contact Dermatitis: A 21 st Century Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -991,295 +991,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Bioinspired Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Complexes for Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Detection: Design and Efficacy as MRI Contrast Agents</w:t>
+                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Sanadar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
+                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harlei Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202500049⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343907v1</w:t>
+                <w:t xml:space="preserve">hal-05457364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Bioinspired Ln&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; Complexes for Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Detection: Design and Efficacy as MRI Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+                <w:t xml:space="preserve">Martina Sanadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Petitdemange</w:t>
+                <w:t xml:space="preserve">Harlei Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (13), pp.23067-23076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202500049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457364v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescent Peptides Sequester Redox Copper to Mitigate Oxidative Stress, Amyloid Toxicity, and Neuroinflammation</w:t>
               </w:r>
@@ -1304,64 +1304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelisetty Venkata Suseela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Samanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (8), pp.1376-1385. </w:t>
@@ -1399,64 +1399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1488,295 +1488,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bioinspired Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Responsive Magnetic Resonance Imaging Contrast Agent with Unprecedented Turn-On Response and Selectivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quest for a stable Cu-ligand complex with a high catalytic activity to produce reactive oxygen species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merwan Bouraguba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline M. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkata Suseela Yelisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03631⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.mfae020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfae020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216465v1</w:t>
+                <w:t xml:space="preserve">hal-04774797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quest for a stable Cu-ligand complex with a high catalytic activity to produce reactive oxygen species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Venkata Suseela Yelisetty</w:t>
+                <w:t xml:space="preserve">A Bioinspired Cu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;-Responsive Magnetic Resonance Imaging Contrast Agent with Unprecedented Turn-On Response and Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Sanadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Melin</w:t>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.mfae020. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (49), pp.23067 - 23076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfae020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c03631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774797v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione Protects other Cellular Thiols against Oxidation by Cu II ‐Dp44mT</w:t>
               </w:r>
@@ -1788,77 +1788,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Doumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Deponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,472 +2020,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Role of Glutathione as a Reducing Agent and Cu-Ligand Governs the ROS Production by Anticancer Cu-Thiosemicarbazone Complexes</w:t>
+                <w:t xml:space="preserve">Influence of the Crystallinity of Silver Nanoparticles on Their Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra G. Ritacca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Peter Faller</w:t>
+                <w:t xml:space="preserve">Long Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Donnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Rastei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04392⟩</w:t>
+              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hlca.202200165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182668v1</w:t>
+                <w:t xml:space="preserve">hal-04253834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human serum albumin as a copper source for anticancer thiosemicarbazones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Prstek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (8), pp.mfad046. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfad046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Crystallinity of Silver Nanoparticles on Their Magnetic Properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Role of Glutathione as a Reducing Agent and Cu-Ligand Governs the ROS Production by Anticancer Cu-Thiosemicarbazone Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mircea Rastei</w:t>
+                <w:t xml:space="preserve">Alessandra G. Ritacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Doumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helvetica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 106 (3), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (9), pp.3957-3964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hlca.202200165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253834v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reactions for the evaluation of poly- and multifunctional molecules as potential interfacial agents for the compatibilization of polyethylene/poly(ethylene-co-vinyl alcohol) blends†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gitzhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouquey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,77 +2545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant Activity and Skin Sensitization of Eugenol and Isoeugenol: Two Sides of the Same Coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2688,64 +2688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Stellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Bouraguba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2796,77 +2796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivatization of the Peptidic Xxx-Zzz-His Motif toward a Ligand with Attomolar Cu II Affinity under Maintaining High Selectivity and Fast Redox Silencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Zimmeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Platas-Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharath Vinjamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2943,90 +2943,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Glutathione Oxidation is Accelerated by the Anticancer Thiosemicarbazone Dp44mT and Further Boosted at Lower pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra G. Ritacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemma Schueffl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -3064,77 +3064,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Advantage in a Molecular Spintronic Engine that Harvests Thermal Fluctuation Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalit Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,64 +3198,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron paramagnetic resonance and spin trapping to detect free radicals from allergenic hydroperoxides in contact with the skin: from the molecule to the tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3315,51 +3315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoxidized citronellol: free radicals as potential sparkles to ignite the fragrance induced skin sensitizing pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3413,377 +3413,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism: Another Idiosyncrasy of Boron?</w:t>
+                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Vignolo</w:t>
+                <w:t xml:space="preserve">Ludivine Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Bovone</w:t>
+                <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Capra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cristina Bernini</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202001075⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.1330-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373289v1</w:t>
+                <w:t xml:space="preserve">hal-03136943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a targeting and oxygen-independent platform to improve photodynamic therapy: A proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism: Another Idiosyncrasy of Boron?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Vignolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Bovone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Larue</w:t>
+                <w:t xml:space="preserve">Marco Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tataye Moussounda Moussounda Koumba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Federico Loria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">Cristina Bernini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2), pp.1330-1339. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (13), pp.1224-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c01227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202001075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136943v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A luminescent ATCUN peptide variant with enhanced properties for copper(II) sensing in biological media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 221, pp.111478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3811,291 +3811,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic coupling in copper(II)porphyrin dimers linked by copper(II) or palladium(II) ion</w:t>
+                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Ambre Carvalho</w:t>
+                <w:t xml:space="preserve">Marvin Motay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dekkiche</w:t>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Richeter</w:t>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lydia Karmazin</w:t>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391346v1</w:t>
+                <w:t xml:space="preserve">hal-03046440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights on skin sensitization to linalool hydroperoxides: EPR evidence on radical intermediates formation in reconstructed human epidermis and 13 C-NMR reactivity studies with thiol residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiferromagnetic coupling in copper(II)porphyrin dimers linked by copper(II) or palladium(II) ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Ambre Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dekkiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salen Kuresepi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Sébastien Richeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
+                <w:t xml:space="preserve">Corinne Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corresponding Author</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lydia Karmazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (01n03), pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424619501037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624525v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin sensitisation to fragrance hydroperoxides: interplay between dendritic cells, keratinocytes and free radicals</w:t>
               </w:r>
@@ -4209,420 +4204,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for E. Coli Removal</w:t>
+                <w:t xml:space="preserve">Mechanistic insights on skin sensitization to linalool hydroperoxides: EPR evidence on radical intermediates formation in reconstructed human epidermis and 13 C-NMR reactivity studies with thiol residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Motay</w:t>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Soraru</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corresponding Author</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046440v1</w:t>
+                <w:t xml:space="preserve">hal-02624525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acrolein and Copper as Competitive Effectors of α‐Synuclein</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for Escherichia Coli Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Motay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Soraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201904885⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (50), pp.55766-55781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c13545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079875v1</w:t>
+                <w:t xml:space="preserve">hal-03046814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtually Transparent TiO 2 /Polyelectrolyte Thin Multilayer Films as High Efficiency Nanoporous Photocatalytic Coatings for Breaking Down Formic Acid and for Escherichia Coli Removal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acrolein and Copper as Competitive Effectors of α‐Synuclein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bellia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Ploux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (50), pp.55766-55781. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (8), pp.1871-1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c13545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201904885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046814v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared and 2-Dimensional Correlation Spectroscopy Study of the Effect of CH3NH3PbI3 and CH3NH3SnI3 Photovoltaic Perovskites on Eukaryotic Cells</w:t>
               </w:r>
@@ -4634,51 +4634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Quaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iness Benmessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endre Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,749 +4732,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the skin sensitization capacity of ascaridole: a combined study of chemical reactivity and activation of the innate immune system (dendritic cells) in the epidermal environment</w:t>
+                <w:t xml:space="preserve">Formation of methyl radicals derived from cumene hydroperoxide in reconstructed human epidermis: an EPR spin trapping confirmation by using 13 C-substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Silva E. Sousa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amélie Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00204-019-02444-3⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2019.1624741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119633v1</w:t>
+                <w:t xml:space="preserve">hal-02157705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of Cu( ii )–, Zn( ii )– and Fe( ii )–thiosemicarbazone complexes with glutathione and metallothionein: from stability to dissociation to transmetallation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+                <w:t xml:space="preserve">Oscar Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Coelho</w:t>
+                <w:t xml:space="preserve">Manuel David Peris-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Noret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Gilles Riegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (5), pp.994-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9MT00061E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894707v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering Cu-coordination change in Cu( ii )-Ala-His-His by external ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Gonzalez</w:t>
+                <w:t xml:space="preserve">Karolina Bossak-Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Bossak-Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Nina E Wezynfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (56), pp.8110-8113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cc03174j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Cu( ii )–, Zn( ii )– and Fe( ii )–thiosemicarbazone complexes with glutathione and metallothionein: from stability to dissociation to transmetallation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of white wines resistance against oxidation by Electron Paramagnetic Resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Santoro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Riegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MT00061E⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 270, pp.156 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339840v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of methyl radicals derived from cumene hydroperoxide in reconstructed human epidermis: an EPR spin trapping confirmation by using 13 C-substitution</w:t>
+                <w:t xml:space="preserve">Understanding the skin sensitization capacity of ascaridole: a combined study of chemical reactivity and activation of the innate immune system (dendritic cells) in the epidermal environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Silva E. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Godard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Jutta Lichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10715762.2019.1624741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00204-019-02444-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157705v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu(II) Binding to the N-Terminal Model Peptide of the Human Ctr2 Transporter at Lysosomal and Extracellular pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina E Wezynfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Faller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (11), pp.7488-7498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5636,758 +5636,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low catalytic activity of the Cu( ii )-binding motif (Xxx-Zzz-His; ATCUN) in reactive oxygen species production and inhibition by the Cu( i )-chelator BCS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an electron paramagnetic resonance methodology for studying the photo-generation of reactive species in semiconductor nano-particle assembled films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulshan Walke</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marek Twardoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raibaut</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel E Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cc06040a⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (12), pp.1558-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1433882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350994v1</w:t>
+                <w:t xml:space="preserve">hal-03522607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Magnetic Hardening and Molecular Spin Chain Contributions to Exchange Bias in Ferromagnet/Molecule Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashim Jabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garen Avedissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (8), pp.4659-4663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an electron paramagnetic resonance methodology for studying the photo-generation of reactive species in semiconductor nano-particle assembled films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Low catalytic activity of the Cu( ii )-binding motif (Xxx-Zzz-His; ATCUN) in reactive oxygen species production and inhibition by the Cu( i )-chelator BCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulshan Walke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel E Mekki</w:t>
+                <w:t xml:space="preserve">Prasad Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116 (12), pp.1558-1564. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (84), pp.11945-11948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2018.1433882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8cc06040a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522607v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of EPR spin-trapping to investigate in situ free radicals generation from skin allergens in reconstructed human epidermis: cumene hydroperoxide as proof of concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Milling effect on the photo-activated properties of $$\hbox {TiO}_{2}$$ TiO 2 nanoparticles: electronic and structural investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Eddine Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10715762.2017.1420906⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (2), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-018-1572-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02119639v1</w:t>
+                <w:t xml:space="preserve">hal-03523300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling effect on the photo-activated properties of $$\hbox {TiO}_{2}$$ TiO 2 nanoparticles: electronic and structural investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Potential of EPR spin-trapping to investigate in situ free radicals generation from skin allergens in reconstructed human epidermis: cumene hydroperoxide as proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salen Kuresepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Djamel Eddine Mekki</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (2), pp.57. </w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.171-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12034-018-1572-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2017.1420906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523300v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu(II) binding to the peptide Ala-His-His, a chimera of the canonical Cu(II)-binding motifs Xxx-His and Xxx-Zzz-His</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Bossak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hellwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,334 +6432,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinent parameters in photo-generation of electrons: Comparative study of anatase-based nano-TiO2 suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zwitterionic Cobalt Complexes with Bis(diphenylphosphino)(N-thioether)amine Assembling Ligands: Structural, EPR, Magnetic, and Computational Studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouadoud Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Turek</w:t>
+                <w:t xml:space="preserve">Christophe Fliedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Weiss</w:t>
+                <w:t xml:space="preserve">Vitor Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vileno</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Parizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Choua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.01.018⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (9), pp.4183-4198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798768v1</w:t>
+                <w:t xml:space="preserve">hal-01315379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwitterionic Cobalt Complexes with Bis(diphenylphosphino)(N-thioether)amine Assembling Ligands: Structural, EPR, Magnetic, and Computational Studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fliedel</w:t>
+                <w:t xml:space="preserve">Pertinent parameters in photo-generation of electrons: Comparative study of anatase-based nano-TiO2 suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">Abdelouadoud Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Parizel</w:t>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Choua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (9), pp.4183-4198. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 467, pp.300 - 306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315379v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully enzymatic method for site-directed spin labeling of long RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6888,51 +6888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (5), pp.958-969. </w:t>
@@ -6982,90 +6982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windowsill Hydrogen Production under Daylight Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPlusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 78 (11), pp.1330-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7137,51 +7137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gréget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth L. Nealon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Runne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,51 +7404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the conversion of cyclohexane into cyclohexanol/one by molecular dioxygen, protons and reducing agents at a single non-porphyrinic iron centre and chemical versatility of the tris(2-pyridylmethyl)amine TPAFe II Cl 2 complex in mild oxidation chemistry †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,575 +7636,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta amyloid and hyperphosphorylated tau deposits in the pancreas in type 2 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of lipid peroxidation and protein phosphorylation in cells upon oxidative stress photo-generated by fullerols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Miklossy</w:t>
+                <w:t xml:space="preserve">S. Jeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Qing</w:t>
+                <w:t xml:space="preserve">A. Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Radenovic</w:t>
+                <w:t xml:space="preserve">P.R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andras Kis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+                <w:t xml:space="preserve">L.M. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (9), pp.1503-1515. </w:t>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152 (1-3), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2008.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009311v1</w:t>
+                <w:t xml:space="preserve">hal-00694293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of lipid peroxidation and protein phosphorylation in cells upon oxidative stress photo-generated by fullerols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta amyloid and hyperphosphorylated tau deposits in the pancreas in type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jeney</w:t>
+                <w:t xml:space="preserve">Judith Miklossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sienkiewicz</w:t>
+                <w:t xml:space="preserve">Hong Qing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Marcoux</w:t>
+                <w:t xml:space="preserve">Aleksandra Radenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.M. Miller</w:t>
+                <w:t xml:space="preserve">Andras Kis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 152 (1-3), pp.164. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (9), pp.1503-1515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2010.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2008.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694293v1</w:t>
+                <w:t xml:space="preserve">hal-03009311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress-mediated protein conformation changes: ESR study of spin-labelled staphylococcal nuclease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stiffness Alterations of Single Cells Induced by UV in the Presence of NanoTiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Lekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariusz Czuba</w:t>
+                <w:t xml:space="preserve">Sylvia Jeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+                <w:t xml:space="preserve">Gabriela Stoessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (28), pp.285201. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (14), pp.5149-5153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/28/285201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es0629561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009305v1</w:t>
+                <w:t xml:space="preserve">hal-03038230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness Alterations of Single Cells Induced by UV in the Presence of NanoTiO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oxidative stress-mediated protein conformation changes: ESR study of spin-labelled staphylococcal nuclease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Jeney</w:t>
+                <w:t xml:space="preserve">Katarzyna Pierzchała</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Stoessel</w:t>
+                <w:t xml:space="preserve">Mariusz Czuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es0629561⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (28), pp.285201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/19/28/285201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03038230v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and Photophysical Properties of a Highly Derivatized C60 Fullerol</w:t>
               </w:r>
@@ -8229,51 +8229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8336,77 +8336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Frequency High-Field EPR Study of Iron Centers in Malarial Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krzystek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,51 +8509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltán Bálint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Mikó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Milas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8610,303 +8610,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet oxygen ( 1 Δ g )-mediated oxidation of cellular and subcellular components: ESR and AFM assays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dielectric resonator-based resonant structure for sensitive ESR measurements at high-hydrostatic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Kulik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slaven Garaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Jaworski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lászlo Fórró</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/18/005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 177 (2), pp.261-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2005.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03009303v1</w:t>
+                <w:t xml:space="preserve">hal-03009301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric resonator-based resonant structure for sensitive ESR measurements at high-hydrostatic pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singlet oxygen ( 1 Δ g )-mediated oxidation of cellular and subcellular components: ESR and AFM assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vileno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Lekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2005.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (18), pp.S1471-S1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/17/18/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03009301v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assay of singlet oxygen generation in the presence of water-soluble derivatives of C60</w:t>
               </w:r>
@@ -8931,64 +8931,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (5-6), pp.1195-1198. </w:t>
@@ -9217,64 +9217,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermatitis de contacto fotoalérgica: enfoque por resonancia paramagnética electronica para evaluar radicales mediados por xenobióticos en piel expuesta al sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voegeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70ème Réunion du GEIDAC (Grupo Español de Investigación en Dermatitis de Contacto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9293,437 +9293,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: two sides of the same coin?</w:t>
+                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: an EPR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69ème Réunion du GEIDAC (Grupo Español de Investigación en Dermatitis de Contacto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Granada (Spain), Spain</w:t>
+              <w:t xml:space="preserve">31st Meeting of the European Research Group on Experimental Contact Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707302v1</w:t>
+                <w:t xml:space="preserve">hal-04707316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: an EPR study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radicals &amp; Allergic Contact Dermatitis: the Electron Paramagnetic Resonance point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Research Group on Experimental Contact Dermatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint Meeting : 11th meeting of Immunotoxicology &amp; Chemical Allergy (ITCASS) and the 30th meeting of European Research Group on Experimental Contact Dermatitis (ERGECD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Research Group on Experimental Contact Dermatitis (ERGECD), Jun 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616684v1</w:t>
+                <w:t xml:space="preserve">hal-04632370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicals &amp; Allergic Contact Dermatitis: the Electron Paramagnetic Resonance point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: an EPR study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting : 11th meeting of Immunotoxicology &amp; Chemical Allergy (ITCASS) and the 30th meeting of European Research Group on Experimental Contact Dermatitis (ERGECD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Research Group on Experimental Contact Dermatitis (ERGECD), Jun 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">31st European Research Group on Experimental Contact Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632370v1</w:t>
+                <w:t xml:space="preserve">hal-04616684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: an EPR study</w:t>
+                <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Meeting of the European Research Group on Experimental Contact Dermatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Liverpool United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">69ème Réunion du GEIDAC (Grupo Español de Investigación en Dermatitis de Contacto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Granada (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707316v1</w:t>
+                <w:t xml:space="preserve">hal-04707302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity and skin sensitization of eugenol and isoeugenol: two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9761,64 +9761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermatitis de contacto fotoalérgica: la resonancia paramagnética electrónica, herramienta para evaluar los radicales libres mediados por xenobióticos en piel expuesta al sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9882,51 +9882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society Contact Dermatitis Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9977,51 +9977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème RECOB (Rencontres de Chimie Organique Biologique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10046,64 +10046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenol and isoeugenol: understanding anti- and prooxidant activities in the skin mediated by radical intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10154,51 +10154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence invitée: Allergens derived from the autoxidation of terpenes used in fragrances: understanding the potential for sensitization and oxidative stress in an epidermal environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,221 +10243,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 14th Congress of the European Society of Contact Dermatitis, Milano, Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">14th Congress of the European Society of Contact Dermatitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Milano, Italy. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133317v1</w:t>
+                <w:t xml:space="preserve">hal-02142903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from sensitizing organic peroxides in a 3D epidermis model: an EPR spin-trapping study for ascaridole. 28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10489,221 +10489,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 14th Congress of the European Society of Contact Dermatitis, Milano, Italie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Free radicals generation from skin allergens in a reconstructed human epidermis 3D model. 28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Congress of the European Society of Contact Dermatitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Milano, Italy. pp.24</w:t>
+              <w:t xml:space="preserve">28th Meeting of the European Research Group on Experimental Contact Dermatitis, Darmstadt, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142903v1</w:t>
+                <w:t xml:space="preserve">hal-02133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from sensitizing organic peroxides in a 3D epidermis model: an EPR spin-trapping study for ascaridole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10754,51 +10754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergènes cutanés et mécanismes radicalaires: synthèse et identification d’intermédiaires réactifs dans un modèle 3D d’épiderme humain reconstitué. Rencontres en Chimie Organique Biologique, RECOB 17, Aussois, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,90 +10836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ free radicals generation from skin allergens in reconstructed human epidermis. 27th Meeting of the European Research Group on Experimental Contact Dermatitis,Kemptthal, Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10957,77 +10957,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autooxidación del linalol: hidroperóxidos alergénicos, reactividad radicalaria y respuesta inmunitaria por activación de la vía Nrf2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadia Kerdine-Römer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,77 +11091,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergenic allylic hydroperoxides derived from linalool: chemistry through radical intermediates and translation into immune cell responses. The role of the Nrf2 pathway. 13th Congress of the European Society of Contact Dermatitis, Manchester, Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11216,51 +11216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“EPR under the strong magnetic field gradient of a ferromagnetic nanostripes array: from nanosciences to structural biology&amp;quot;. J. Tribollet, B. Vileno, P. Turek. Invited Talk at IXth Conference of European Federation of EPR Societies, Marseille (France), 7-11 sept. 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11311,51 +11311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“From qubits to structural biology: EPR under strong magnetic field gradient&amp;quot;. J. Tribollet, B. Vileno, P. Turek. Invited Talk at VIIth Internantional Conference, &amp;quot;From Solid State to Biophysics&amp;quot;, Dubrovnik (Croatia), june 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11406,51 +11406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Study by Electron Spin Resonance of the spin wave resonances of a Permalloy ferromagnetic nanostripes array: towards spectrosopic applications in structural biology”. J. Tribollet, B. Vileno, P. Turek. Talk at the &amp;quot;Journées Scientifiques de l'Institut de Chimie&amp;quot; - UMR 7177, Strasbourg, FRANCE, jan. 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11501,51 +11501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Room temperature ESR study at X and Q bands of confined spin waves in Permalloy ferromagnetic nanostripes, specially designed for new potential applications”. J. Tribollet, B. Vileno, P. Turek. Talk at 1st joint Meeting ARPE-GERPE-GIRSE, Palerme, ITALY, oct. 2012.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tribollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,90 +11615,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding information onto the charge and spin state of a paramagnetic atom using MgO tunnelling spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11887,64 +11887,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical intermediates and monoalkoxyphenols: anti-and prooxidant activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Port-Lougarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Gimenez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11976,152 +11976,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of free radicals from the skin sensitizer ascaridole in a 3D epidermis model and activation of the innate immune response.</w:t>
+                <w:t xml:space="preserve">Formation of free radicals from the skin sensitizer ascaridole in a 3D epidermis model and activation of the innate immune response. IUTOX (International Union of Toxicology) 15th International Congress of Toxicology. Honolulu, Hawaii, États-Unis (15-18 juillet 2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTOX (International Union of Toxicology) 15th International Congress of Toxicology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, HONOLULU, United States</w:t>
+              <w:t xml:space="preserve">15th International Congress of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Honolulu, Hawaii, États-Unis, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322882v1</w:t>
+                <w:t xml:space="preserve">hal-02350123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the skin sensitization capacity of oxidized fragrances: study in an epidermal skin environment. 77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
               </w:r>
@@ -12133,64 +12133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Bloemeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12245,77 +12245,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from endoperoxide ascaridole in a 3D epidermis model and activation of the innate immune response. 77th Annual Meeting of the Society of Investigative Dermatology, Chicago, États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Bloemeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12351,221 +12351,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of free radicals from the skin sensitizer ascaridole in a 3D epidermis model and activation of the innate immune response. IUTOX (International Union of Toxicology) 15th International Congress of Toxicology. Honolulu, Hawaii, États-Unis (15-18 juillet 2019).</w:t>
+                <w:t xml:space="preserve">Formation of free radicals from the skin sensitizer ascaridole in a 3D epidermis model and activation of the innate immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Honolulu, Hawaii, États-Unis, France. 2019</w:t>
+              <w:t xml:space="preserve">IUTOX (International Union of Toxicology) 15th International Congress of Toxicology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, HONOLULU, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350123v1</w:t>
+                <w:t xml:space="preserve">hal-02322882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from endoperoxide ascaridole in a 3D epidermis model: an EPR spin-trapping study. Société de Chimie Thérapeutique, Young Research Fellows Meeting, Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12629,64 +12629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Silva E Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Lichter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunhilde Blomeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12741,77 +12741,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of radicals from endoperoxide ascaridole in a 3D epidermis model: an EPR spin-trapping study. Workshop 2018 : RPE et chimie organique : A la recherche de radicaux libres élusifs. Chimie ParisTech, Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Giménez-Arnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12849,77 +12849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical mechanisms in the first step of skin allergy processes. Ecole de l’Association Française de Résonance Paramagnétique Electronique, “Les bases fondamentales de la RPE”, Obernai, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salen Kuresepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13002,51 +13002,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-Specific Spin Labeling of RNA for NMR and EPR Structural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13106,90 +13106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-oxidative Stress in the Presence of a Water-soluble Derivative of C60: ESR and AFM Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Pifat-Mrzljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Sienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Lekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre R. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Structure and Function 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.153-180, 2007, </w:t>
@@ -13408,51 +13408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679598v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Port-Lougarre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voegeli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez&#8208;arnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.14010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774796v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Falcone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vigna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma Schueffl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Stellato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maheu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c00206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40521-025-00394-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Mandal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelisetty Venkata Suseela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Samanta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Bouraguba" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M. Schmitt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suseela Yelisetty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Melin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfae020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Doumi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Takashima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra G. Ritacca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Prstek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hager" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad046" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Lin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Voirin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202200165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gitzhofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01495e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez-Arnau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Vinjamuri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511649v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sahli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.113201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373289v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Vignolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bovone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Loria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hoang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111478" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391346v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dekkiche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501037" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624525v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corresponding Author" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00125" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lichter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva E Sousa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vileno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19685" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ahmed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oliveri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904885" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quaroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Benmessaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Horv&#225;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119633v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E. Sousa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Lichter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02444-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181666v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak-Ahmad" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina E Wezynfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03174j" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339840v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santoro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palacios" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel David Peris-D&#237;az" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00061E" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2019.1624741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00711" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350994v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Walke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kulkarni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06040a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Jabbar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gruber" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Avedissian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00570" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522607v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Twardoch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Messai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Mekki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1433882" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2017.1420906" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Mekki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-018-1572-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01996" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798768v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Guerra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vileno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315379v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rosa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02889" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku553" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baxter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200848" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A638F7217D85D6800721F78C8F020058869CA8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03810217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54BDA42CE263389FD20E37CB992B151A43D031AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;get" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth L. Nealon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGCP6BZ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038253v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bonda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Runne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kretlow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201102p" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Jaafar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mandon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00756k" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Brewer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haldeman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014137108" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009311v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Miklossy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2008.08.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeney" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sienkiewicz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Miller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.09.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009305v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sienkiewicz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pierzcha&#322;a" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Czuba" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/28/285201" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038230v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jeney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Stoessel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0629561" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHQ3KF8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038228v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500425" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA1AF837BD75ED7EAB8B9C54A57B93E9870DC07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krzystek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kosar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja058420h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Dorogi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n B&#225;lint" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Milas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp060828t" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TDGFHD7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009303v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kulik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/18/005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009301v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Garaj" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jaworski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szlo F&#243;rr&#243;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.08.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSKX0X3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038226v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.12.042" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLM29DVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedersen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045206" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300803v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707302v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616684v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692258v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698035v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607791v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322540v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Blomeke" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133317v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142903v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130610v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126158v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126165v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987539v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987527v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987528v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274716v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E Sousa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Bloemeke" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130601v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350123v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298564v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130607v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130592v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2_15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pifat-Mrzljak" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lekka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6466-1_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EEFBE77E66FE4A54422D755E0604CF835DC753/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Zimmeter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Faller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01735a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679598v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Port-Lougarre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voegeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez&#8208;arnau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.14010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Abarca Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Basler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courtier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Youssef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.113371" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774796v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Falcone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vigna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemma Schueffl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Stellato" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyang Xi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenertz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maheu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.5c00206" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40521-025-00394-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sanadar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlei Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202500049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabyasachi Mandal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelisetty Venkata Suseela" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Samanta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.4c00283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692445v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez Arnau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Bouraguba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline M. Schmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Suseela Yelisetty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Melin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfae020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216465v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c03631" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Doumi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Deponte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304212" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Papaefthimiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Takashima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c03280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Lin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Peng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Voirin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Rastei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202200165" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182667v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schaier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Prstek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Hager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182668v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra G. Ritacca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gitzhofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chan-Seng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py01495e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271585v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gimenez-Arnau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.3c00263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebrun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfad040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Vinjamuri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752535v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c05355" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511649v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cod.14037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693727v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Sahli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2022.113201" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03136943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Larue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tataye Moussounda Moussounda Koumba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c01227" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373289v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Vignolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Bovone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Capra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Loria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bernini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202001075" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Hoang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raibaut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2021.111478" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046440v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Motay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Soraru" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ploux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ambre Carvalho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dekkiche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Karmazin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025743v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lichter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silva E Sousa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vileno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.19685" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salen Kuresepi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lepoittevin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corresponding Author" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00125" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046814v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c13545" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Ahmed" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Oliveri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bellia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201904885" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Quaroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iness Benmessaoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Horv&#225;th" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Forr&#243;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Godard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2019.1624741" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santoro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Palacios" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel David Peris-D&#237;az" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Riegel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MT00061E" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181666v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Gonzalez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak-Ahmad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina E Wezynfeld" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Khoury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc03174j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01894707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zerbib" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.07.052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119633v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E. Sousa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Lichter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-019-02444-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00711" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522607v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Twardoch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Messai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel E Mekki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2018.1433882" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Jabbar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Avedissian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00570" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350994v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulshan Walke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Kulkarni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc06040a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523300v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Mekki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-018-1572-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2017.1420906" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Bossak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellwig" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01996" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315379v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fliedel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Rosa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parizel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02889" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798768v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouadoud Guerra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vileno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.01.018" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009308v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebars" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourbigot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wolff" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku553" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038343v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baxter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mathis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200848" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A638F7217D85D6800721F78C8F020058869CA8F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03810217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201300201" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/54BDA42CE263389FD20E37CB992B151A43D031AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gr&#233;get" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth L. Nealon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200394" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGCP6BZ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038253v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bonda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Runne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kretlow" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac201102p" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Jaafar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mandon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00756k" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chamoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Brewer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haldeman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1014137108" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694293v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeney" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sienkiewicz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Marcoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Miller" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2010.09.004" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Miklossy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Qing" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Radenovic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Kis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2008.08.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Lekka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sienkiewicz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jeney" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Stoessel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0629561" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BHQ3KF8L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009305v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pierzcha&#322;a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Czuba" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/19/28/285201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038228v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R Marcoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lekka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200500425" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA1AF837BD75ED7EAB8B9C54A57B93E9870DC07/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009300v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krzystek" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatain" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Kosar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja058420h" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rta Dorogi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n B&#225;lint" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Mik&#243;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Milas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp060828t" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TDGFHD7R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009301v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Garaj" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jaworski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szlo F&#243;rr&#243;" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.08.002" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSKX0X3B-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009303v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kulik" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/17/18/005" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038226v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2003.12.042" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLM29DVR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009321v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eckert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedersen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.045206" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300803v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707316v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632370v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616684v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692258v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698035v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607791v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gim&#233;nez-Arnau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322540v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Blomeke" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142903v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133317v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130610v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126158v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126165v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268942v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Raffalli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia Kerdine-R&#246;mer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126163v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987539v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tribollet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975731v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987527v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987528v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274716v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607735v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350123v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Silva E Sousa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunhilde Bloemeke" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130601v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130603v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298564v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130607v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130592v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944897v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0278-2_15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009333v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Pifat-Mrzljak" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lekka" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6466-1_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8EEFBE77E66FE4A54422D755E0604CF835DC753/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>