--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -741,291 +741,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645150v1</w:t>
+                <w:t xml:space="preserve">hal-04057553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carl Possémé</w:t>
+                <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.43-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057553v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the impact of toxicity on stream macroinvertebrate communities in a multi-stressor context based on national ecological and ecotoxicological monitoring databases</w:t>
               </w:r>
@@ -1145,90 +1145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1273,762 +1273,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of multi-scale links of anthropogenic pressures with PAH and PCB bioavailable contamination in French freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Meymy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
+                <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.117546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601278v1</w:t>
+                <w:t xml:space="preserve">hal-03517299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+                <w:t xml:space="preserve">Réalisation d’un système national d’évaluation géospatiale du risque d’altération de l’hydromorphologie des cours d’eau : Syrah_CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tormos Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138285v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle génération d’indicateurs : l’exemple de l’indice invertébrés multimétrique I2M2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Directive cadre européenne sur l’eau : Bilan de vingt années de recherche pour la reconquête de la qualité des masses d’eau, 37 (37), pp.30-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of multi-scale links of anthropogenic pressures with PAH and PCB bioavailable contamination in French freshwaters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Chandesris</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117546⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517299v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’un système national d’évaluation géospatiale du risque d’altération de l’hydromorphologie des cours d’eau : Syrah_CE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Valette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tormos Thierry</w:t>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.56-65. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585866v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des indicateurs biotiques de cours d’eau aux pressions et extrapolation de l’état biologique aux masses d’eau non suivies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Directive cadre européenne sur l’eau : Bilan de vingt années de recherche pour la reconquête de la qualité des masses d’eau, 37, pp.38-43. </w:t>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2503,64 +2503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 806 (1), pp.347-361. </w:t>
@@ -2726,315 +2726,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status in the context of the European Water Framework Directive: Where do we go now?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">High resolution land cover data improve understanding of mechanistic linkages with stream integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Argillier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.07.119⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (8), pp.1721-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01775263v1</w:t>
+                <w:t xml:space="preserve">hal-02600899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution land cover data improve understanding of mechanistic linkages with stream integrity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+                <w:t xml:space="preserve">Assessing the ecological status in the context of the European Water Framework Directive: Where do we go now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Kosuth</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthonie Buijse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (8), pp.1721-1734. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 497-498, pp.332 - 344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600899v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new macroinvertebrate-based multimetric index (I2M2) to evaluate ecological quality of French wadeable streams fulfilling the WFD demands: A taxonomical and trait approach</w:t>
               </w:r>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3141,51 +3141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-based image analysis for operational fine-scale regional mapping of land cover within river corridors from multispectral imagery and thematic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,273 +3797,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of Society of Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Detroit, United States. pp.28</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608505v1</w:t>
+                <w:t xml:space="preserve">hal-05338747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t>
+              <w:t xml:space="preserve">Annual meeting of Society of Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Detroit, United States. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338747v1</w:t>
+                <w:t xml:space="preserve">hal-02608505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales</w:t>
               </w:r>
@@ -4075,77 +4075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for Freshwater Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4291,263 +4291,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences (SEFS 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138051v1</w:t>
+                <w:t xml:space="preserve">hal-03138044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences (SEFS 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138044v1</w:t>
+                <w:t xml:space="preserve">hal-03138051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
@@ -5263,51 +5263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and GIS techniques for assessing and prioritising riparian corridor restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5509,51 +5509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely sensed riparian corridor indicators in relation to ecological status of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,51 +5617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie, HER et état de référence : le cas de la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5742,51 +5742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of riparian vegetation and land use on river ecological status using remote sensing and spatial modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,51 +5997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,51 +6122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6601,51 +6601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre pressions toxiques et impacts sur les communautés benthiques in situ dans le cadre de la Directive Cadre Européenne sur l'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational methodology for riparian land cover fine scale regional mapping for the study of landscape influence on river ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7606,77 +7606,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de recherche pour le développement des méthodes hydroécologiques en appui à la directive-cadre européenne sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7791,51 +7791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stroffek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science-policy interface (spi) &amp; ecological status: "where do we go now?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Onema, pp.33-37, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8310,51 +8310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8372,90 +8372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une vision multipression explicative des niveaux de contamination biodisponible et de toxicité des cours d'eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8516,51 +8516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8602,228 +8602,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation spatiale de l'état écologique à partir de données d'occupation du sol, de population et de physico-chimie à l'échelle du bassin Seine-Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.21</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592839v1</w:t>
+                <w:t xml:space="preserve">hal-02596874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+                <w:t xml:space="preserve">Extrapolation spatiale de l'état écologique à partir de données d'occupation du sol, de population et de physico-chimie à l'échelle du bassin Seine-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. G. Wasson</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t>
+                <w:t xml:space="preserve">M. Sarraza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596874v1</w:t>
+                <w:t xml:space="preserve">hal-02592839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de référence des eaux douces de surface cours d'eau</w:t>
               </w:r>
@@ -9309,103 +9309,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -9624,51 +9624,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="467BE3DC"/>
+    <w:nsid w:val="A3D1B7A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9855,51 +9855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-villeneuve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7485-9262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199667837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.06" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.11" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03497935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corneil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3374-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0477-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775263v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S354T8BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12377" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AAB7493F0A28C86CA9F6A875E5646E9A21A494D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Mondy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138051v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corneil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Bautista" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592839v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarraza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01496899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0229" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-villeneuve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7485-9262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199667837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03497935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corneil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3374-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0477-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AAB7493F0A28C86CA9F6A875E5646E9A21A494D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S354T8BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Mondy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corneil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Bautista" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarraza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01496899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0229" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>