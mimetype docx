--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -205,632 +205,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
+                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+                <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Possémé</w:t>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Lançon</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste François</w:t>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (1), pp.fbae070. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031213v1</w:t>
+                <w:t xml:space="preserve">hal-05442412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jabot</w:t>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Kévin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Baptiste François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.fbae070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442412v1</w:t>
+                <w:t xml:space="preserve">hal-05031213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of chemical pollution on endangered migratory fish in two major rivers of France, including spawning grounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bellier</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bancel</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623744v1</w:t>
+                <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of chemical pollution on endangered migratory fish in two major rivers of France, including spawning grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 931, pp.172748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623674v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1024,51 +1024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the impact of toxicity on stream macroinvertebrate communities in a multi-stressor context based on national ecological and ecotoxicological monitoring databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1305,51 +1305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Meymy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1452,51 +1452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tormos Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1560,51 +1560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle génération d’indicateurs : l’exemple de l’indice invertébrés multimétrique I2M2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1658,325 +1658,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perceval</w:t>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.82-87. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601278v1</w:t>
+                <w:t xml:space="preserve">hal-03138285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elorri Arevalo</w:t>
+                <w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tétard</w:t>
+                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Maire</w:t>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
+                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.82-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138285v1</w:t>
+                <w:t xml:space="preserve">hal-03601278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des indicateurs biotiques de cours d’eau aux pressions et extrapolation de l’état biologique aux masses d’eau non suivies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify the links between bioavailable contamination in watercourses and pressures of anthropogenic land cover, contamination sources and hydromorphology at multiple scales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-substance indicators based on caged Gammarus bioaccumulation reveal the influence of chemical contamination on stream macroinvertebrate abundances across France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2334,51 +2334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream invertebrates across watershed, reach and site scales: a structural equation modelling better informing on hydromorphological impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing nested spatial scales in multi-stress models: towards better assessment of human impacts on river ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Corneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3033,51 +3033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new macroinvertebrate-based multimetric index (I2M2) to evaluate ecological quality of French wadeable streams fulfilling the WFD demands: A taxonomical and trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3254,1088 +3254,1092 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact de la pollution chimique dans les habitats utilisés par les jeunes stades de vie de poissons migrateurs en danger (SW, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bancel</w:t>
+                <w:t xml:space="preserve">Population dynamics and water quality? A first in situ trial with sturgeon embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rochard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et d'océanographie (JILO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mini Symposium on Macroregional Sturgeon Project Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Sturgeon Conservation Society, Apr 2026, Vienne (AUT), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943232v1</w:t>
+                <w:t xml:space="preserve">hal-05597778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'impact de la pollution chimique dans les habitats utilisés par les jeunes stades de vie de poissons migrateurs en danger (SW, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et d'océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de limnologie, Oct 2024, Pessac, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04065935v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stressor's Effects on Contamination and Toxicity in French Streams Using Ecotoxicological Indicators based on Caged Gammarids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Santé et Environnement, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610071v1</w:t>
+                <w:t xml:space="preserve">irsn-04065935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t>
+                <w:t xml:space="preserve">Multi-Stressor's Effects on Contamination and Toxicity in French Streams Using Ecotoxicological Indicators based on Caged Gammarids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338747v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Valette</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of Society of Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Detroit, United States. pp.28</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Society for Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608505v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Valette</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Society for Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Detroit (Michigan), United States</w:t>
+              <w:t xml:space="preserve">Annual meeting of Society of Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Detroit, United States. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138059v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale: a path modelling analysis revealing the role of hydromorphology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 10 Symposium for european freshwater sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.25</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606739v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,100 +4380,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences (SEFS 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4497,2607 +4501,2728 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand. pp.19</w:t>
+              <w:t xml:space="preserve">SEFS 10 Symposium for european freshwater sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607518v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing scale hierarchy in multi-stress models: towards a better assessment of human impacts on river ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale: a path modelling analysis revealing the role of hydromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European freshwater sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602199v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting and explaining the biological status of French river unsurveyed water bodies: a modelling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Introducing scale hierarchy in multi-stress models: towards a better assessment of human impacts on river ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Corneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Münster, Germany. pp.9</w:t>
+              <w:t xml:space="preserve">Symposium for European freshwater sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599557v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation and diagnostics models : how to predict ecological status of unsurveyed water bodies of French rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Predicting and explaining the biological status of French river unsurveyed water bodies: a modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for Europeean Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Münster, Germany. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602198v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-metric invertebrate index (i2m2): improving stream ecological assessment in multi-pressures context: case study from the French Mediterranean river sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Extrapolation and diagnostics models : how to predict ecological status of unsurveyed water bodies of French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Guimarães, Portugal. pp.19</w:t>
+              <w:t xml:space="preserve">Symposium for Europeean Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597803v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la fragmentation des corridors et des ouvrages transversaux sur le milieu aquatique mis en évidence à large échelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">The multi-metric invertebrate index (i2m2): improving stream ecological assessment in multi-pressures context: case study from the French Mediterranean river sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prieto Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie, Biodiversité et fonctionnement des écosystèmes aquatiques - Impact des changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.14</w:t>
+              <w:t xml:space="preserve">Limnologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Guimarães, Portugal. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597792v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing and GIS techniques for assessing and prioritising riparian corridor restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la fragmentation des corridors et des ouvrages transversaux sur le milieu aquatique mis en évidence à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Corridor Restoration Conference 2011, Performance control of restoration projects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Ascona, Switzerland. pp.14</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie, Biodiversité et fonctionnement des écosystèmes aquatiques - Impact des changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596883v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing and GIS techniques for large-scale assessment of the relative impacts of land cover pressures on macroinvertebrate communities</w:t>
+                <w:t xml:space="preserve">Remote sensing and GIS techniques for assessing and prioritising riparian corridor restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Italy. pp.13</w:t>
+              <w:t xml:space="preserve">River Corridor Restoration Conference 2011, Performance control of restoration projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Ascona, Switzerland. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596884v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely sensed riparian corridor indicators in relation to ecological status of rivers</w:t>
+                <w:t xml:space="preserve">Remote sensing and GIS techniques for large-scale assessment of the relative impacts of land cover pressures on macroinvertebrate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS Lyon 2011, special session Biodiversity and functioning of riparian habitats: indicators of change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.15</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Italy. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596881v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie, HER et état de référence : le cas de la métropole</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Remotely sensed riparian corridor indicators in relation to ecological status of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier sur les indicateurs environnementaux en eau douce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Nouméa, Nouvelle-Calédonie. pp.26</w:t>
+              <w:t xml:space="preserve">IAVS Lyon 2011, special session Biodiversity and functioning of riparian habitats: indicators of change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594158v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of riparian vegetation and land use on river ecological status using remote sensing and spatial modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Typologie, HER et état de référence : le cas de la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER : Proceedings 7th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Avignon, France. 4 p</w:t>
+              <w:t xml:space="preserve">Atelier sur les indicateurs environnementaux en eau douce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nouméa, Nouvelle-Calédonie. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688625v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la DCE - Bioindicateurs Invertébrés en Rivière : Référence, bon état intercalibration et modèles pressions / impacts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing the role of riparian vegetation and land use on river ecological status using remote sensing and spatial modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire Sciences et Technologies de l'Eau "Qualité des Eaux de Surface: Directive Cadre Européenne et Bioindicateurs", Montpellier, 30 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.54</w:t>
+              <w:t xml:space="preserve">SER : Proceedings 7th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Avignon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588840v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t>
+                <w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588069v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la DCE - Bioindicateurs Invertébrés en Rivière : Référence, bon état intercalibration et modèles pressions / impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">5ème Séminaire Sciences et Technologies de l'Eau "Qualité des Eaux de Surface: Directive Cadre Européenne et Bioindicateurs", Montpellier, 30 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588068v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t>
+                <w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.33</w:t>
+              <w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588671v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la Directive Cadre Européenne sur l'Eau : modèles d'extrapolation spatiale et modèles de diagnostic de l'état écologique basés sur les invertébrés en rivière (IBGN)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.51-51</w:t>
+              <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586397v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de données environnementales et d'un système d'information géographique pour l'appui scientifique à la Directive Cadre Européenne sur l'Eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relations entre pressions toxiques et impacts sur les communautés benthiques in situ dans le cadre de la Directive Cadre Européenne sur l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.40-40</w:t>
+              <w:t xml:space="preserve">Colloque Hydroécologie, Nantes, 20-21 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586396v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pressions toxiques et impacts sur les communautés benthiques in situ dans le cadre de la Directive Cadre Européenne sur l'Eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la Directive Cadre Européenne sur l'Eau : modèles d'extrapolation spatiale et modèles de diagnostic de l'état écologique basés sur les invertébrés en rivière (IBGN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydroécologie, Nantes, 20-21 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.51-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586911v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la Directive Cadre Européenne sur l'Eau. Modèles d'extrapolation spatiale reliant les invertébrés (IBGN) à l'occupation du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Couplage de données environnementales et d'un système d'information géographique pour l'appui scientifique à la Directive Cadre Européenne sur l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference EWRA, Menton, 7-10 septembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.18</w:t>
+              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.40-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586442v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et méthodes pour la typologie et la définition des conditions de références des rivières en France : exemple ave l`index IBGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la Directive Cadre Européenne sur l'Eau. Modèles d'extrapolation spatiale reliant les invertébrés (IBGN) à l'occupation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Typologies and reference conditions in the Rhine, Meuse and Schelde basins", Luxembourg, LUX, 30th November 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">6th International Conference EWRA, Menton, 7-10 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02584009v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concepts et méthodes pour la typologie et la définition des conditions de références des rivières en France : exemple ave l`index IBGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Typologies and reference conditions in the Rhine, Meuse and Schelde basins", Luxembourg, LUX, 30th November 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Directive Cadre et invertébrés : valeurs de référence de l'IBGN et réponses aux pressions anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de l'Association Française de Limnologie, Metz, 15-18 décembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7107,284 +7232,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guinjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophytes response to environmental stressors: changing scale from habitat characteristics to catchment-wide pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium of Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational methodology for riparian land cover fine scale regional mapping for the study of landscape influence on river ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7393,196 +7518,196 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCB congeners pattern analysis in sediment : attempting to link sources to observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Remediation of Contaminated Sediments (Battelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Jacksonville, United States. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7592,156 +7717,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de recherche pour le développement des méthodes hydroécologiques en appui à la directive-cadre européenne sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE, pp.126, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/kf6j-qw05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7751,51 +7876,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment Scale Analysis of the Influence of Riparian Vegetation on River Ecological Integrity Using Earth Observation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7804,192 +7929,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Observation of Ecosystem Services, Alcaraz-Segura, D., Di Bella, C. M., Straschnoy, J. V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.201-226, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To build pressure-impact models for a better spatial extrapolation of the ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stroffek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science-policy interface (spi) &amp; ecological status: "where do we go now?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Onema, pp.33-37, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7999,242 +8124,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et valeurs seuils de l'Etat Ecologique des Eaux douces de surface. Révision de la grille de l'Indice « Macro-Invertébrés » pour l'Hydroécorégion n°16 « Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reach a Good ecological status in rivers? Large scale models allow to identify regional pressures in European countries (France, UK, Slovaquia, Estonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Man and River systems ; Interactions among Rivers, their Watersheds and the Sociosystem ; extended abstracts booklet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8244,297 +8369,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion des larves de poisson en milieu estuarien : DILEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une vision multipression explicative des niveaux de contamination biodisponible et de toxicité des cours d'eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8572,73 +8697,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea; Agence française pour la biodiversité. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8647,645 +8772,645 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation spatiale de l'état écologique à partir de données d'occupation du sol, de population et de physico-chimie à l'échelle du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarraza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de référence des eaux douces de surface cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Oraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REBECCA, Relationships between ecological and chemical status of surface waters. European Hydro-Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique globale du Rhône phase III, Lot 2: Etude à l'échelle du Rhône des compartiments biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Fruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2006, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles pressions-impacts. Approche méthodologique, modèles d'extrapolation spatiale et modèles de diagnostic de l'état écologique basés sur les invertébrés en rivière (IBGN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9295,51 +9420,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9395,51 +9520,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9449,114 +9574,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-stress et multi-échelles de l’état écologique : vers une analyse du risque d’altération des cours d’eau et des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Lorraine, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LORR0229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01496899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9624,51 +9749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3D1B7A1"/>
+    <w:nsid w:val="D644D18A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9855,51 +9980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-villeneuve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7485-9262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199667837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03497935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corneil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3374-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0477-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AAB7493F0A28C86CA9F6A875E5646E9A21A494D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S354T8BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Mondy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138059v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corneil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586397v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584009v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597554v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592843v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Bautista" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarraza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01496899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0229" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-villeneuve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7485-9262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199667837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03497935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corneil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3374-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0477-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AAB7493F0A28C86CA9F6A875E5646E9A21A494D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S354T8BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Mondy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalanne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corneil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597554v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Bautista" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarraza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587331v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01496899v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0229" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>