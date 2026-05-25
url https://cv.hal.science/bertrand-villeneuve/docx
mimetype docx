--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">199667837</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2KksVvoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -197,3080 +218,3080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jabot</w:t>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Kévin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (1), pp.fbae070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442412v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of ichthyoplankton in a temperate estuary: identifying essential habitats for early life stages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Possémé</w:t>
+                <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Lançon</w:t>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste François</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae070⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031213v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the impact of chemical pollution on endangered migratory fish in two major rivers of France, including spawning grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Cabral</w:t>
+                <w:t xml:space="preserve">Benjamin Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+                <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 931, pp.172748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623674v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of chemical pollution on endangered migratory fish in two major rivers of France, including spawning grounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bancel</w:t>
+                <w:t xml:space="preserve">Lipids as biomarkers to assess the nutritional and physiological status of two diadromous fish ( Anguilla anguilla and Chelon auratus ) at early life stages in a temperate macrotidal estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cachot</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Geffard</w:t>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623744v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish larvae dynamics in temperate estuaries: A review on processes, patterns and factors that determine recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24, pp.466-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.43-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the impact of toxicity on stream macroinvertebrate communities in a multi-stressor context based on national ecological and ecotoxicological monitoring databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 859, pp.160179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal biodiversity trends in rivers reveal recent community rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 823, pp.153431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of multi-scale links of anthropogenic pressures with PAH and PCB bioavailable contamination in French freshwaters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chandesris</w:t>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117546⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.82-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517299v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d’un système national d’évaluation géospatiale du risque d’altération de l’hydromorphologie des cours d’eau : Syrah_CE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Quantification of multi-scale links of anthropogenic pressures with PAH and PCB bioavailable contamination in French freshwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Meymy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tormos Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.117546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2021.117546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585866v1</w:t>
+                <w:t xml:space="preserve">hal-03517299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle génération d’indicateurs : l’exemple de l’indice invertébrés multimétrique I2M2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réalisation d’un système national d’évaluation géospatiale du risque d’altération de l’hydromorphologie des cours d’eau : Syrah_CE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Mondy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tormos Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Directive cadre européenne sur l’eau : Bilan de vingt années de recherche pour la reconquête de la qualité des masses d’eau, 37 (37), pp.30-37. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 37, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03494457v1</w:t>
+                <w:t xml:space="preserve">hal-03585866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle génération d’indicateurs : l’exemple de l’indice invertébrés multimétrique I2M2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sauquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric P. Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Directive cadre européenne sur l’eau : Bilan de vingt années de recherche pour la reconquête de la qualité des masses d’eau, 37 (37), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138285v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosurveillance active pour le suivi de l'état chimique des cours d’eau continentaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">An innovative bivariate approach to detect joint temporal trends in environmental conditions: Application to large French rivers and diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perceval</w:t>
+                <w:t xml:space="preserve">Stéphane Tétard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Bolzan</w:t>
+                <w:t xml:space="preserve">Anthony Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.15⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 748, pp.141260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601278v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des indicateurs biotiques de cours d’eau aux pressions et extrapolation de l’état biologique aux masses d’eau non suivies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Directive cadre européenne sur l’eau : Bilan de vingt années de recherche pour la reconquête de la qualité des masses d’eau, 37, pp.38-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03497935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify the links between bioavailable contamination in watercourses and pressures of anthropogenic land cover, contamination sources and hydromorphology at multiple scales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 735, pp.139492. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-substance indicators based on caged Gammarus bioaccumulation reveal the influence of chemical contamination on stream macroinvertebrate abundances across France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (10), pp.5906-5915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.9b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream invertebrates across watershed, reach and site scales: a structural equation modelling better informing on hydromorphological impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 612, pp.660-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing nested spatial scales in multi-stress models: towards better assessment of human impacts on river ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Corneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 806 (1), pp.347-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-017-3374-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling river system impairments in stream networks with an integrated risk approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (6), pp.1343-1353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00267-015-0477-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution land cover data improve understanding of mechanistic linkages with stream integrity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the ecological status in the context of the European Water Framework Directive: Where do we go now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthonie Buijse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12377⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 497-498, pp.332 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600899v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01775263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status in the context of the European Water Framework Directive: Where do we go now?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution land cover data improve understanding of mechanistic linkages with stream integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.07.119⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (8), pp.1721-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775263v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new macroinvertebrate-based multimetric index (I2M2) to evaluate ecological quality of French wadeable streams fulfilling the WFD demands: A taxonomical and trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.452-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-based image analysis for operational fine-scale regional mapping of land cover within river corridors from multispectral imagery and thematic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (14), pp.4603-4633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431161.2011.637093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3280,3949 +3301,3949 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics and water quality? A first in situ trial with sturgeon embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Symposium on Macroregional Sturgeon Project Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Sturgeon Conservation Society, Apr 2026, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'impact de la pollution chimique dans les habitats utilisés par les jeunes stades de vie de poissons migrateurs en danger (SW, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées internationales de Limnologie et d'océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de limnologie, Oct 2024, Pessac, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pressions toxiques multiples dans les cours d'eau : de la difficulté à déterminer un indice unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-expositions, conditions de vie et santé - De la connaissance à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Santé et Environnement, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04065935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Multi-Stressor's Effects on Contamination and Toxicity in French Streams Using Ecotoxicological Indicators based on Caged Gammarids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339068v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stressor's Effects on Contamination and Toxicity in French Streams Using Ecotoxicological Indicators based on Caged Gammarids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Impact des PressiOns TOxiques MUltipleS sur les écosystèmes aquatiques du bassin versant du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences (SEFS11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2019, Villeurbanne, France. pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610071v1</w:t>
+                <w:t xml:space="preserve">hal-05339068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Society for Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Detroit (Michigan), United States</w:t>
+              <w:t xml:space="preserve">Annual meeting of Society of Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Detroit, United States. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138059v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Souchon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noëlle Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gilbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin-Seiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of Society of Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Detroit, United States. pp.28</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608505v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet IPOTOMUS - Impact des Pressions TOxiquesMultiplessur les écosystèmes aquatiquesdu Bassin Versant du Rhône</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, May 2018, Lyon, France. pp.86-88</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Society for Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Detroit (Michigan), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338747v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales: a path modelling analysis revealing the role of hydromorphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale: a path modelling analysis revealing the role of hydromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences (SEFS 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
+              <w:t xml:space="preserve">SEFS 10 Symposium for european freshwater sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138044v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences (SEFS 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138051v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale: a path modelling analysis revealing the role of hydromorphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct and indirect effects of multiple stressors on stream fauna across watershed, reach and site scales: a path modelling analysis revealing the role of hydromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 10 Symposium for european freshwater sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.25</w:t>
+              <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606739v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of multiples stressors on stream fauna across watershed, reach and site scale: a path modelling analysis revealing the role of hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Piffady</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing scale hierarchy in multi-stress models: towards a better assessment of human impacts on river ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Corneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European freshwater sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting and explaining the biological status of French river unsurveyed water bodies: a modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Münster, Germany. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation and diagnostics models : how to predict ecological status of unsurveyed water bodies of French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for Europeean Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-metric invertebrate index (i2m2): improving stream ecological assessment in multi-pressures context: case study from the French Mediterranean river sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prieto Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Usseglio Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Guimarães, Portugal. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la fragmentation des corridors et des ouvrages transversaux sur le milieu aquatique mis en évidence à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie, Biodiversité et fonctionnement des écosystèmes aquatiques - Impact des changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and GIS techniques for assessing and prioritising riparian corridor restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tormos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Corridor Restoration Conference 2011, Performance control of restoration projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Ascona, Switzerland. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and GIS techniques for large-scale assessment of the relative impacts of land cover pressures on macroinvertebrate communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Italy. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely sensed riparian corridor indicators in relation to ecological status of rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tormos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS Lyon 2011, special session Biodiversity and functioning of riparian habitats: indicators of change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie, HER et état de référence : le cas de la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier sur les indicateurs environnementaux en eau douce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Nouméa, Nouvelle-Calédonie. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of riparian vegetation and land use on river ecological status using remote sensing and spatial modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER : Proceedings 7th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Avignon, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la DCE - Bioindicateurs Invertébrés en Rivière : Référence, bon état intercalibration et modèles pressions / impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.33</w:t>
+              <w:t xml:space="preserve">5ème Séminaire Sciences et Technologies de l'Eau "Qualité des Eaux de Surface: Directive Cadre Européenne et Bioindicateurs", Montpellier, 30 janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588671v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la DCE - Bioindicateurs Invertébrés en Rivière : Référence, bon état intercalibration et modèles pressions / impacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Séminaire Sciences et Technologies de l'Eau "Qualité des Eaux de Surface: Directive Cadre Européenne et Bioindicateurs", Montpellier, 30 janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.54</w:t>
+              <w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588840v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t>
+              <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588069v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588068v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre pressions toxiques et impacts sur les communautés benthiques in situ dans le cadre de la Directive Cadre Européenne sur l'Eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la Directive Cadre Européenne sur l'Eau : modèles d'extrapolation spatiale et modèles de diagnostic de l'état écologique basés sur les invertébrés en rivière (IBGN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Hydroécologie, Nantes, 20-21 octobre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1</w:t>
+              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.51-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586911v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la Directive Cadre Européenne sur l'Eau : modèles d'extrapolation spatiale et modèles de diagnostic de l'état écologique basés sur les invertébrés en rivière (IBGN)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Couplage de données environnementales et d'un système d'information géographique pour l'appui scientifique à la Directive Cadre Européenne sur l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.51-51</w:t>
+              <w:t xml:space="preserve">, 2005, pp.40-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586397v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de données environnementales et d'un système d'information géographique pour l'appui scientifique à la Directive Cadre Européenne sur l'Eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Relations entre pressions toxiques et impacts sur les communautés benthiques in situ dans le cadre de la Directive Cadre Européenne sur l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Babut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie aquatique et Directive Cadre Européenne sur l'Eau, 6ème Conférence Internationale des Limnologues et Océanographes (CILO), Vaulx-en-Velin, 4-7 juillet 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.40-40</w:t>
+              <w:t xml:space="preserve">Colloque Hydroécologie, Nantes, 20-21 octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586396v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appui scientifique à la mise en oeuvre de la Directive Cadre Européenne sur l'Eau. Modèles d'extrapolation spatiale reliant les invertébrés (IBGN) à l'occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference EWRA, Menton, 7-10 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et méthodes pour la typologie et la définition des conditions de références des rivières en France : exemple ave l`index IBGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Typologies and reference conditions in the Rhine, Meuse and Schelde basins", Luxembourg, LUX, 30th November 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directive Cadre et invertébrés : valeurs de référence de l'IBGN et réponses aux pressions anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de l'Association Française de Limnologie, Metz, 15-18 décembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7232,482 +7253,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guinjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophytes response to environmental stressors: changing scale from habitat characteristics to catchment-wide pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium of Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational methodology for riparian land cover fine scale regional mapping for the study of landscape influence on river ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCB congeners pattern analysis in sediment : attempting to link sources to observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Babut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Remediation of Contaminated Sediments (Battelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Jacksonville, United States. pp.1, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7717,156 +7738,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de recherche pour le développement des méthodes hydroécologiques en appui à la directive-cadre européenne sur l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE, pp.126, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/kf6j-qw05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7876,245 +7897,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment Scale Analysis of the Influence of Riparian Vegetation on River Ecological Integrity Using Earth Observation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tormos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Observation of Ecosystem Services, Alcaraz-Segura, D., Di Bella, C. M., Straschnoy, J. V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.201-226, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To build pressure-impact models for a better spatial extrapolation of the ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stroffek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science-policy interface (spi) &amp; ecological status: "where do we go now?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Onema, pp.33-37, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8124,242 +8145,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs et valeurs seuils de l'Etat Ecologique des Eaux douces de surface. Révision de la grille de l'Indice « Macro-Invertébrés » pour l'Hydroécorégion n°16 « Corse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to reach a Good ecological status in rivers? Large scale models allow to identify regional pressures in European countries (France, UK, Slovaquia, Estonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Man and River systems ; Interactions among Rivers, their Watersheds and the Sociosystem ; extended abstracts booklet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8369,1048 +8390,1048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion des larves de poisson en milieu estuarien : DILEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elorri Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Possémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une vision multipression explicative des niveaux de contamination biodisponible et de toxicité des cours d'eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Recoura-Massaquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre la toxicité, la contamination des milieux aquatiques mesurés chez Gammarus fossarum et la perturbation des communautés biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ferréol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea; Agence française pour la biodiversité. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Wasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation spatiale de l'état écologique à partir de données d'occupation du sol, de population et de physico-chimie à l'échelle du bassin Seine-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarraza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de référence des eaux douces de surface cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REBECCA, Relationships between ecological and chemical status of surface waters. European Hydro-Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garcia Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2007, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude thermique globale du Rhône phase III, Lot 2: Etude à l'échelle du Rhône des compartiments biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Fruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles pressions-impacts. Approche méthodologique, modèles d'extrapolation spatiale et modèles de diagnostic de l'état écologique basés sur les invertébrés en rivière (IBGN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.G. Wasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2005, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9420,151 +9441,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la biodiversité en cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9574,114 +9595,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-stress et multi-échelles de l’état écologique : vers une analyse du risque d’altération des cours d’eau et des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Lorraine, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016LORR0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01496899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9749,51 +9770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D644D18A"/>
+    <w:nsid w:val="770192D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9980,51 +10001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-villeneuve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7485-9262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199667837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.06" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03497935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corneil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3374-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602324v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0477-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600899v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12377" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AAB7493F0A28C86CA9F6A875E5646E9A21A494D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.119" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S354T8BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597522v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Mondy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalanne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138059v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corneil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596883v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586911v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586442v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584009v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601867v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599343v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597554v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588799v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Bautista" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarraza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588804v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587331v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01496899v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0229" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-villeneuve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7485-9262" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199667837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2KksVvoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05031213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Poss&#233;m&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lan&#231;on" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bancel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172748" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12740" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001803v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sarkis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Recoura-Massaquant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bolzan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03517299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Meymy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117546" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Valette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03494457v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.06" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;tard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141260" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03497935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139492" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferreol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b01271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Souchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Usseglio Polatera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.197" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corneil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3374-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-015-0477-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthonie Buijse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.119" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S354T8BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12377" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6AAB7493F0A28C86CA9F6A875E5646E9A21A494D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597522v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Mondy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597778v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lalanne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04943232v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rochard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gilbin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339068v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin-Seiller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606739v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Corneil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602198v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prieto Montes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalande" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586396v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586442v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601867v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592409v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kf6j-qw05" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599343v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597554v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stroffek" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592843v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia Bautista" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouyssou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799812v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarraza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01496899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LORR0229" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>