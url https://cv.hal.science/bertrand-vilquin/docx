--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Vilquin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bertrand VILQUIN,Professeur des universités, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertrand-vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7404-0019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070480885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en physique de la matière condensée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Vilquin (Professeur, INSA Lyon) travaille sur l’intégration d'oxydes fonctionnels depuis le début de sa thèse en 1999 à l’Université de Caen (France). En 2002, il a rejoint l’Institut de recherche scientifique et industrielle de l’Université d’Osaka (Japon) pour un post-doctorat financé par la JSPS. En 2005, il a intégré l’Université Paris XI pour travailler sur un projet industriel avec ALTIS Semiconductors visant à réaliser une nouvelle génération de dispositifs MRAM à l’échelle nanométrique. En 2006, il est devenu maître de conférences à l’École Centrale de Lyon, menant des travaux sur l’intégration de matériaux oxydes (pérovskite, fluorite, etc.) sur silicium à travers des projets académiques et industriels. En 2025, il a été promu professeur des universités à l’INSA Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il possède une riche expérience dans des projets de recherche nationaux et internationaux et a été coordinateur de 3 projets ANR. Il a été professeur invité à l’Université d’Osaka (Japon) en 2012 et à l’Université de Tokyo (Japon) en 2016. Il est devenu professeur associé à l’Université de Sherbrooke (Canada) en 2016. Entre 2016 et 2024, il a coordonné le master « Nanoscale Engineering » de l’Université de Lyon. Il a obtenu son habilitation à diriger des recherches (HDR) en 2018 et est membre de l’IEEE et de la Société Française de Physique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projet :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR MINOS (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR SURFFER (2010-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR HILODANETS (2024-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de WorkPackage :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR PIEZO2POWER (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR INTENSE (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H2020 ICT 3eFERRO (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR ECHOES (2024-2027)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Experimental Short Term Imprint Dynamics in Ferroelectric Hafnium Oxide Through Phase‐Field Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lepri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202514094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic–Structural Phase Correlations in Oxygen‐Deficient Hafnia Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Besleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Botea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin C Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kuncser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin M Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e08888. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202508888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Positive-Up-Negative-Down Protocol for Electrical Characterization of Antiferroelectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Pb-free relaxor ferroelectric thin films for low voltage energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte J M Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surya K P Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampattu R Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (34), pp.19794-19805. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR02537K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Crystalline Phases in Hf 0.5 Zr 0.5 O 2 Thin Films through Complementary Infrared Spectroscopy and Ab Initio Supercell Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Cervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Amzallag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verseils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.3829-3840. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c13848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative performance of fluorite-structured materials for nanosupercapacitor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.071124. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0220110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Domain Perspective on the Structural and Electronic Response in Epitaxial Ferroelectric Thin Films on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Kwamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rössle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Leitenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Hysteresis Vanadium Dioxide Integrated on Silicon Using Complementary Metal‐Oxide Semiconductor Compatible Oxide Buffer Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Prakash Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.2400398. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202400398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on ferroelectric hafnia- and zirconia-based materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uygar Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bégon-Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.089201. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0148068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2300171. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of an Ultra‐thin Interfacial Aluminium Layer for the Realisation of a Hf0.5Zr0.5O2 Ferroelectric Tunnel Junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.2100585. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Switching of Ferroelectric Domains in 33‐200 nm‐Thick Sol‐Gel‐Grown PbZr 0.2 Ti 0.8 O 3 Films Assisted by Nanocavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alhada‐lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2200077. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202200077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study on the lattice thermal conductivity of α-phase Ga 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (5), pp.052801. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0001870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity Improvement in Ultra-Thin Hf0.5Zr0.5O2 Capacitors by the Insertion of a Ti Interfacial Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2100583, pp.2100583. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202100583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the channel length on molybdenum disulfide field effect transistors with hafnia-based high- k dielectric gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.065229. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain dependence of dissociative adsorption of H 2 O on epitaxially strained, out-of-plane polarized, BaTiO 3 (001) thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. L Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. J She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 717, pp.138428. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint issue during retention tests for HfO2 -based FRAM: An industrial challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (8), pp.082901. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0035687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of strain and stoichiometry on the ferroelectric and pyroelectric properties of the epitaxial Pb(Zr0.2Ti0.8)O-3 films deposited on Si wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Chirila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Andra Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dragos Filip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Husanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 266, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage, broadband graphene-coated Bragg mirror electro-optic modulator at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (19), pp.27506. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.398480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of epitaxial BaTiO3 thin film on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. - B Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 693, pp.137636. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Epitaxial and Textured Ferroelectric BaTiO&lt;sub&gt;3&lt;/sub&gt; Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (04), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jmp.2020.114033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards low-power near-infrared modulators operating at telecom wavelengths: when graphene plasmons frustrate their metallic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.1563. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced metal-like phase of VO 2 with sub-ns recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenji Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ferroelectric hafnium/zirconium oxide solid solutions deposited by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.021203. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5060643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge Reduction of the Wake-Up Effect in Ferroelectric HZO Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (9), pp.1740-1745. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.9b00367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic impact of pressure and annealing temperature on the properties of sputtered ferroelectric HZO layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Pintilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.081109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5110894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large anisotropy of ferroelectric and pyroelectric properties in heteroepitaxial oxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22349-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Thermal Emission Realized through the Coupling of Cavity and Tamm Plasmon Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenji Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Daiguji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (6), pp.2446 - 2452. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband thermal emission from Tamm plasmons of a modified distributed Bragg reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenji Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Daiguji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161104. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5048950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium titanate (BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) RF characterization for application in electro-optic modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Tulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu Griol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.004328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature soft mode and ferroelectric like polarization in SrTiO3 ultrathin films: Infrared and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wei Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Amzallag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.2160. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02113-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge gain in pyroelectric energy conversion through epitaxy for integrated self-powered nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Defay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.43 - 48. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature optical response of zinc oxide nanowires synthesized by chemical bath deposition to toluene vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (5), pp.1115-1119. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Concept of Gas Sensitivity Characterization of Materials Suited for Implementation in FET-Based Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosri Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Ambriz Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-016-1687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a graphene gate field effect transistor for electrochemical detection and biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2016.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic effect of thermal expansion mismatch on the structural, dielectric, ferroelectric and pyroelectric properties of low-cost epitaxial PZT films on SrTiO 3 and Si (001) subtrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.1887 - 1891. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CE02311D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity between sol–gel deposited Pb(Zr,Ti)O$_3$ layers and their GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.7494. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CE01276K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and Characterization of Graphene on 4H-SiC for Tera-Hertz Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya El-Friach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Soulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 821-823, pp.941 - 944. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the ferroelectric/electric properties of the PbZr0.52Ti0.48O3 films grown on Si (100) and on STO (100) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Sciences Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, Issue: 11, pp.3883-3894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface atomic and chemical structure of relaxor Sr0.63Ba0.37Nb2O6(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dezanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.242901. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489339v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale study of perovskite BiFeO3/spinel (Fe, Zn)3O4 co-deposited thin film by electrical scanning probe methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 351, pp.531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial manganite freestanding bridges for low power pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (12), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode interface controlled electrical properties in epitaxial Pb(Zr0.52Ti0.48)O-3 films grown on Si substrates with SrTiO3 buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 416, pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nassreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (10-11), pp.721-725. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in [001]-oriented morphotropic PbZr0.52Ti0.48O3 thin film deposited onto SrTiO3-buffered Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.214108. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4881818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and structure of BaTiO3 ultra-thin films grown by different O2 plasma power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 592, pp.206 - 210. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01376789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10741 - 10745. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in ferroelectric Pb(Zr&amp;lt;sub&amp;gt;0.52&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.48&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marconot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical response of amorphous LaAlO 3 thin film probed by scanning probe microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4889853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved photoemission spectroscopy on a metal/ferroelectric heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.155107. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01477621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface electronic structure in a metal/ferroelectric heterostructure under applied bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155146. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01477666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field electron spectromicroscopy applied to ferroelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (18), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01477631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy growth of BaTiO3 thin films and crucial impact of oxygen content conditions on the electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (14), pp.4595-4599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Atomic Distortion at the Surface of an Epitaxial BaTiO3 Thin Film after Dissociative Adsorption of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pancotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.21802-21809. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305826e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and structural properties of InP/Gd2O3 nanowires grown by molecular beam epitaxy on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 347 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 519 (17), pp.5722-5725. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxy of SrTiO3 thin films on Si (001) using different growth strategies: Toward substratelike quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.041207. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3609813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054105. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy of BaTiO3 thin film on Si(001) using a SrTiO3 buffer layer for non-volatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (7), pp.1232-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxides heterostructures for nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4-8), pp.320-347. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2010.031723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Salicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5), pp.1187-1190. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on Si (001): Early stages of the growth and strain relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (6), pp.2902. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3193548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(001) barrier on LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; metal-oxide-semiconductor capacitor electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.384-388. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3065437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth temperature dependence of epitaxial Gd2O3 films on Si(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (7-9), pp.1700-1702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of high-κ oxides on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517 (1), pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow equivalent oxide thickness obtained for thin amorphous LaAlO3 layers grown on Si(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (19), pp.192909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic and optical properties of epitaxial Pb(Zr-0.6,Ti-0.4)O-3 thin films grown on LaAlO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouregba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (8), pp.5167-5171. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1610776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti)Ferroelectric HfZrO2: from non volatile memory to energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting Dresden 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Physical Society (DPG), Mar 2026, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEALD of Antiferroelectric Fluorite for High Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of ferroelectric HfZrO2-based nano-capacitors for non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Cervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verseils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Coati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Polarization and Reliability in HZO-Based FTJs Using WOx Electrodes and Interfacial Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjana Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Mhase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration and Interfacial Effects on the Properties of Ferroelectric HfZrO2 Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Joint Asian Meeting on Ferroelectrics and Electroceramics (AMF-AMEC-14) - ICMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS-Singapore, Jun 2025, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric PUND measurements on ZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Mar 2025, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Electrical Characterization Method for Antiferroelectric like ZrO2 using a Positive Up Negative Down Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Research on Hf-ZrO2 Ferroelectric and Antiferroelectric Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition optimization, infrared spectroscopy and ab initio simulations of ferroelectric HfZrO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Cervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verseils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hf(1-x)Z(x)O2 monolayers for nanosupercapacitors: a performance assessment study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX RSEF Physics Biennial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Real Sociedad Española de Física, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ferroelectric and antiferroelectric H1-xZrxO2-based capacitors for non-volatile memories and power supply applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE (Journées Nationales sur les Technologies Emergentes en micro-nanofabrication) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom Saint-Etienne; Laboratoire Hubert Currien, Nov 2024, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Material Integration on CMOS Technologies for Environmental Electrochemical Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Souifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Plaussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Microcapteurs chimiques (CMC2) et Fédération micro et nanotechnologies (FMNT Grenoble), Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serendipity in materials science: how a simple doping leads to novel and outstanding properties in simple dielectric HfO2 !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELyT Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE-ALD antiferroelectric fluorite for high energy storage nanosupercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Workshop du Réseau des Acteurs Français de l'ALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of low dimensional ferroelectric HfZrO2 film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emergent Phenomena in Low-Dimensional Ferroelectric Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy storage antiferroelectric fluorite nanosupercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and imprint consideration in HfZrO2 ferroelectric capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, May 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Imprint Dynamics in HZO Ferroelectric Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Canero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ALD deposition analysis can help PVD deposition process!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Workshop RAFALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Nov 2023, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface engineering between HfZrO2 thin films and electrodes for enhanced ferroelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Canero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of HfZrO2 ferroelectric capacitors and study of wake-up & imprint dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics Workshop 2023 - Domains and Domain Walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU Nano, Apr 2023, Tronso-Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal information processing using phase change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting, symposium T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces engineering to enhance ferroelectricity in ultra-thin HZO CMOS compatible FTJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the nano and micro structures of sputtered HfZrO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Imprint dynamics in CMOS compatible HZO ferroelectric capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society (E-MRS), Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 stabilization on Si for memristor in neuromorphic computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting, Symposium A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interfaces on the Enhanced Ferroelectricity of Ultra-Thin HZO-Based Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-ISIF-PFM 2023 SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of VO2 on Silicon for thermotronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juneau-Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 2022 (Journées de la matière condensée), Société française de physique (SFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique (SFP), Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Polarisation and Conduction Mechanisms in Ferroelectric Hf0.5Zr0.5O2 Down to Deep Cryogenic Temperature 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric and thermoelectric epitaxial oxide layers for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrode interface on the properties of ferroelectric HfZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale study of the structure, chemistry and ferroelectric properties of epitaxial sol-gel PbZr0.2Ti0.8O3 films for nanomechanical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alhada‐lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of sub-8 nm HZO-Based Ferroelectric Tunnel Junctions with Enhanced Ferroelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-Up Effect and Retention Evolutions of Hf0.5Zr0.5O2 Capacitor by Nanostructuration Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxial Growth of Lithium Niobate Thin Films on Sapphire Substrates with Different Orientations by Pulsed-Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Applications of Ferroelectrics (ISAF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Tours, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF51494.2022.9870044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray spectroscopy analysis of the chemical and electronic structure of BaTiO3 ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schöffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface engineering for vanadium dioxide (VO2) integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juneau-Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society(E-MRS) 2022 fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to play on the fabrication process of HfZrO2 ferroelectric thin film to enhance its physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium N: Synthesis, processing and characterization of nanoscale multi functional oxide films VIII and 6th E-MRS &amp; MRS-J bilateral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process for sub-8 nm HfZrO2-based ferroelectric tunnel junctions with enhanced properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium E : Adaptive materials and devices for brain-inspired electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, chemical analysis, and ferroelectric properties of chemical solution derived epitaxial PbZr$_{0.2}$Ti$_{0.8}$O$_3$ films for nanomechanical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC-17 - 17ème Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking polarization loss and imprint during electrical tests in sputtered TiN/HZO/TiN capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel high-k workshop applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Apr 2021, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ultra-thin Ti and Al interfacial layers in HfZrO2 ferroelectric tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards epitaxial Pb(Zr0.52Ti0.48)O3/La2/3Sr1/3MnO3/SrTiO3 based resonant MEMS on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Manguele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 17 (17èmes journées de la matière condensée), Minicolloque 17: Oxydes Fonctionnels : des matériaux aux dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, ONLINE - Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un capteur environnemental ultra-basse consommation à base de SnO2 en technologie CMOS FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levert Theo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge reduction of wake-up effect in ferroelectric HfZrO2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of ferroelectricity in HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of Bangladesh Crystallographic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bangladesh Crystallographic Association, Jan 2021, Dhaka, Bangladesh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration effect on the properties of ferroelectric HfZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th edition of the International Workshop of Materials Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Institute of Materials Physics (NIMP), Sep 2021, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of epitaxial PZT thin films for La2/3Sr1/3MnO3 based MEMs devices on SrTiO3/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Manguele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP’2021 (23rd edition of the Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, ONLINE - Lyon, France. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards La2/3Sr1/3MnO3/SrTiO3/Si resonant MEMS with an epitaxial AlN actuation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emrs Fall meeting, Symposium L: Integration of advanced materials on silicon: from classical to neuromorphic and quantum applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, ONLINE - Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterisation of HfZrO2 Ferroelectric Tunnel Junctions for Neuromorphic Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a dielectric layer at TiN/HfZrO2 interface for ferroelectric tunnel junctions applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic oxide defect luminescent emission for application in solar cells and WLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Online International Conference On Science &amp; Engineering of Materials (ICSEM-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online conference, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bottom electrodes on HZO thin film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://isaf-isif-pfm2021.org/, May 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de capteurs environnementaux ultra-basse consommation en technologie CMOS FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop of IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Raton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid chip-based nonlinear optical devices using graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Sinobad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">graphene2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards active photonic dispersion control using graphene-induced non-radiative loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington DC, United States. pp.SW4F.4., </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SW4F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfZrO2 thin films for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre RENATECH "Croissance Cristalline"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered ferroelectric hafnium/zirconium oxide solid solutions from a single target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Pintilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric hafnium/zirconium oxide solid solutions deposited by RF magnetron sputtering with a single target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de dispositifs ferroélectriques à partir de HfO2 dopé et les problèmes en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique du GDR OXYFUN « Couches minces d'oxydes fonctionnels et applications en électronique et photonique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OXYFUN, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 based devices fabrication and remaining issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 39th International Conference on ELECTRONICS AND NANOTECHNOLOGY ELNANO-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2019, Kyiv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge working pressure effect on the ferroelectric properties of RF sputtered hafnia/zirconia layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Pintilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-k Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Jun 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient integration of low refractive index active materials on CMOS compatible photonics platform based on half etch slot waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulateur electro-optique large-bande à base de graphene sur résonnateur optique planaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées Nationales d'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Amorphous Low Refractive Index Active Materials in Silicon Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium Oxide Based Waveguide Modulator Integrated on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 based devices fabrication and remaining issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Graphene Electro-optic Modulator on 1D Photonic Crystal Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoferroelectric Ba(Sn,Ti)O3 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halyna Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR OXIFUN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of hafnium/zirconium oxides solid solution by reactive magnetron sputtering for fast and low power ferroelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la matière condensée 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for energy-efficient edge computing with integrated HfO 2-based ferroelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Cantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Slesazeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(VLSI-SOC - IFIP/IEEE International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verone, Italy. pp.180-183, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half Hetch Slot waveguides for Low-Cost Integration of CMOS compatible low refractive index active materials in Silicon Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle dynamique de la lumière par des matériaux fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, sophia-antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la réalisation de composants optiques nonlinéaires intégrés sur puce exploitant du graphène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque SFO-PAMO, 24ème Congrès Général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infra-red characterizations of metal oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS ET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PULSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional oxides on silicon for on-chip thermal management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramah Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Apreutesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Electroceramics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes fonctionnels intégrés sur Si pour des applications en énergie et photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Apreutesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silicon-ferroelectric oxide platform for tunable nanophotonics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PiezoNEMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric oxide slot waveguide electro-optic modulator on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San-Francisco (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface reactivity and epitaxial growth of SrTiO3 and other functional oxides on Si and GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-MBE 2016 international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional oxides for optical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene Field Effect Transistors on SiC for High Speed and Bio-sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE (Journées Nationales des Technologies Emergentes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric Pb(Zr,Ti)O3 thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional oxide pressure sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of SrTiO3 on GaAs : Towards opto-mechanical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Material research Society EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the substrate on structural and electrical behaviors of BST thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy harvesting through epitaxial pyroelectric oxide films integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vila-Fungueiriño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rivas-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Apreutesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales sur les Technologies Emergentes en micro/nanofabrication (JNTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silicon-ferroelectric oxide slot waveguide for on-chip optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of pyroelectric oxide films on silicon for thermal energy harvesting and cooling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMBE 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the conduction mechanism through a Pb(Zr,Ti)O3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ferroelectric control of topological insulators and surface states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a single layer graphene field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El-Friakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Souliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical response of amorphous LaAlO3 thin film probed by scanning probe microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong electrocaloric anisotropy in epitaxial Pb(Zr,Ti)O3 heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech MEET conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene on 4H-SiC for terahertz transistors and ferroelectric non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El-Friakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Souliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation control of Pb(Zr,Ti)O3 films on SOI substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El-Friakhj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterostructures combining functional oxides and semiconductors for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon CMOS compatible transition metal dioxide technology for boosting highly integrated photonic devices with disruptive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2014 -16th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic modulation with functional oxides monolithically integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Photonics Summer School organized by PLAT4M project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic modulation using hybrid silicon-ferroelectric oxide slot waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot waveguide electro-optic modulator with ferroelectric oxide BaTiO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 11th International Conference on Group IV Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Group4.2014.6961944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of functional oxides on silicon for nanoelectronics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Characterization Techniques (ICMCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, VIT Univ., Vellore, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young modulus and Poisson ratio of polycrystalline and single crystal PZT thin-film measured by picosecond ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of semiconducting core / functional oxide shell nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PiezoNEMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric Fluorite for High Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dresden, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric Fluorite for High Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Forum 2025 (JSPS–JST) Energy Transition and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Villeurbanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant La2/3Sr1/3MnO3 suspended microbridges: mechanical characterisation, integration of the piezoelectric layer and application as bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Tarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWOE-30 (International Workshop on Oxide Electronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-epitaxial growth of Lithium Niobate by Pulsed-Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bottom electrodes on HZO thin film features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Challenge for Memory Applications 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of HfZrO2 capacitor wake-up effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Challenges for Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, New York, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom electrodes impact on Hf0.5Zr0.5O2 ferroelectric tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modulation of graphene's chemical potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thorough Study of Ferroelectric Sputtered (Hf, Zr)O2 Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Application of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical and Electronic Properties of Domains and Domain Walls in Ferroelectrics Combining AFM and STEM Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Application of Ferroelectrics (ISAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of doped and undoped HfO2 for fast and low energy consumption ferroelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference SENSO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Sputtering and Atomic Layer Deposition of ferroelectric doped and undoped HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxides nanowires for optical gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication, JNTE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofils et capteurs de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech MEET conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Systems Combining Oxides and Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxy (Second Edition) From Research to Mass Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.377-402, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial systems combining oxides and semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.451-475, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowires on film for photoelectrochemical water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowires - Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/52593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration monolithique d'hétérostructures et de nanostructures III-V et Ge sur silicium pour la microélectronique et l'optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leray J.L., Boudenot J.C., Gautier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-nano électronique, enjeux et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS ÉDITIONS, pp.179-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId613"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand Vilquin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bertrand VILQUIN,Professeur des universités, INSA Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bertrand-vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7404-0019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070480885</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des universités en physique de la matière condensée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Vilquin (Professeur, INSA Lyon) travaille sur l’intégration d'oxydes fonctionnels depuis le début de sa thèse en 1999 à l’Université de Caen (France). En 2002, il a rejoint l’Institut de recherche scientifique et industrielle de l’Université d’Osaka (Japon) pour un post-doctorat financé par la JSPS. En 2005, il a intégré l’Université Paris XI pour travailler sur un projet industriel avec ALTIS Semiconductors visant à réaliser une nouvelle génération de dispositifs MRAM à l’échelle nanométrique. En 2006, il est devenu maître de conférences à l’École Centrale de Lyon, menant des travaux sur l’intégration de matériaux oxydes (pérovskite, fluorite, etc.) sur silicium à travers des projets académiques et industriels. En 2025, il a été promu professeur des universités à l’INSA Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il possède une riche expérience dans des projets de recherche nationaux et internationaux et a été coordinateur de 3 projets ANR. Il a été professeur invité à l’Université d’Osaka (Japon) en 2012 et à l’Université de Tokyo (Japon) en 2016. Il est devenu professeur associé à l’Université de Sherbrooke (Canada) en 2016. Entre 2016 et 2024, il a coordonné le master « Nanoscale Engineering » de l’Université de Lyon. Il a obtenu son habilitation à diriger des recherches (HDR) en 2018 et est membre de l’IEEE et de la Société Française de Physique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projet :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR MINOS (2007-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR SURFFER (2010-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR HILODANETS (2024-2027)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur de WorkPackage :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR PIEZO2POWER (2011-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR INTENSE (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H2020 ICT 3eFERRO (2018-2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR ECHOES (2024-2027)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Pb-free relaxor ferroelectric thin films for low voltage energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte J M Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surya K P Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ampattu R Jayakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (34), pp.19794-19805. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5NR02537K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic–Structural Phase Correlations in Oxygen‐Deficient Hafnia Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Besleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Botea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalin C Negrila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kuncser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin M Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e08888. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202508888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Experimental Short Term Imprint Dynamics in Ferroelectric Hafnium Oxide Through Phase‐Field Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lepri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202514094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Original Positive-Up-Negative-Down Protocol for Electrical Characterization of Antiferroelectric Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c00851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Crystalline Phases in Hf 0.5 Zr 0.5 O 2 Thin Films through Complementary Infrared Spectroscopy and Ab Initio Supercell Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Cervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Amzallag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verseils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.3829-3840. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c13848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative performance of fluorite-structured materials for nanosupercapacitor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.071124. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0220110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Domain Perspective on the Structural and Electronic Response in Epitaxial Ferroelectric Thin Films on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Kwamen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rössle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Leitenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Hysteresis Vanadium Dioxide Integrated on Silicon Using Complementary Metal‐Oxide Semiconductor Compatible Oxide Buffer Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Prakash Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.2400398. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202400398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between Strain and Defects at the Interfaces of Ultra‐Thin Hf 0.5 Zr 0.5 O 2 ‐Based Ferroelectric Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2300171. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202300171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on ferroelectric hafnia- and zirconia-based materials and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Alcala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uygar Avci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bégon-Lours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (8), pp.089201. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0148068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles study on the lattice thermal conductivity of α-phase Ga 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (5), pp.052801. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/6.0001870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of an Ultra‐thin Interfacial Aluminium Layer for the Realisation of a Hf0.5Zr0.5O2 Ferroelectric Tunnel Junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (10), pp.2100585. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202100585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Switching of Ferroelectric Domains in 33‐200 nm‐Thick Sol‐Gel‐Grown PbZr 0.2 Ti 0.8 O 3 Films Assisted by Nanocavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alhada‐lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2200077. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202200077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity Improvement in Ultra-Thin Hf0.5Zr0.5O2 Capacitors by the Insertion of a Ti Interfacial Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2100583, pp.2100583. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssr.202100583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of strain and stoichiometry on the ferroelectric and pyroelectric properties of the epitaxial Pb(Zr0.2Ti0.8)O-3 films deposited on Si wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Chirila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Andra Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dragos Filip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Husanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Neatu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 266, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain dependence of dissociative adsorption of H 2 O on epitaxially strained, out-of-plane polarized, BaTiO 3 (001) thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. L Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. J She</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 717, pp.138428. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the channel length on molybdenum disulfide field effect transistors with hafnia-based high- k dielectric gate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxiao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.065229. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprint issue during retention tests for HfO2 -based FRAM: An industrial challenge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (8), pp.082901. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0035687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-induced metal-like phase of VO 2 with sub-ns recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenji Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Tabata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards low-power near-infrared modulators operating at telecom wavelengths: when graphene plasmons frustrate their metallic counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (5), pp.1563. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.391277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural studies of epitaxial BaTiO3 thin film on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. - B Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 693, pp.137636. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2019.137636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-voltage, broadband graphene-coated Bragg mirror electro-optic modulator at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (19), pp.27506. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.398480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Epitaxial and Textured Ferroelectric BaTiO&lt;sub&gt;3&lt;/sub&gt; Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (04), pp.509-516. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jmp.2020.114033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic impact of pressure and annealing temperature on the properties of sputtered ferroelectric HZO layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Pintilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (8), pp.081109. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5110894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge Reduction of the Wake-Up Effect in Ferroelectric HZO Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (9), pp.1740-1745. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.9b00367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ferroelectric hafnium/zirconium oxide solid solutions deposited by reactive magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.021203. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5060643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large anisotropy of ferroelectric and pyroelectric properties in heteroepitaxial oxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-22349-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband thermal emission from Tamm plasmons of a modified distributed Bragg reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenji Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Daiguji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (16), pp.161104. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5048950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowband Thermal Emission Realized through the Coupling of Cavity and Tamm Plasmon Resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenji Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya-Lun Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Daiguji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (6), pp.2446 - 2452. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium titanate (BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) RF characterization for application in electro-optic modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Tulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadeu Griol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.004328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature soft mode and ferroelectric like polarization in SrTiO3 ultrathin films: Infrared and ab initio study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wei Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tétot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Amzallag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.2160. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-02113-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge gain in pyroelectric energy conversion through epitaxy for integrated self-powered nanodevices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Defay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.43 - 48. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical reactivity between sol–gel deposited Pb(Zr,Ti)O$_3$ layers and their GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (39), pp.7494. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6CE01276K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Concept of Gas Sensitivity Characterization of Materials Suited for Implementation in FET-Based Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosri Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Rahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Ambriz Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-016-1687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature optical response of zinc oxide nanowires synthesized by chemical bath deposition to toluene vapors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 213 (5), pp.1115-1119. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201532748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a graphene gate field effect transistor for electrochemical detection and biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2016.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatic effect of thermal expansion mismatch on the structural, dielectric, ferroelectric and pyroelectric properties of low-cost epitaxial PZT films on SrTiO 3 and Si (001) subtrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (11), pp.1887 - 1891. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5CE02311D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode interface controlled electrical properties in epitaxial Pb(Zr0.52Ti0.48)O-3 films grown on Si substrates with SrTiO3 buffer layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray photoelectron spectroscopy and diffraction investigation of a metal–oxide-semiconductor heterostructure: Pt/Gd2O3/Si(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ferrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 416, pp.118 - 125. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between the ferroelectric/electric properties of the PbZr0.52Ti0.48O3 films grown on Si (100) and on STO (100) substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chirila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pasuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Sciences Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, Issue: 11, pp.3883-3894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization and Characterization of Graphene on 4H-SiC for Tera-Hertz Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya El-Friach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Soulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 821-823, pp.941 - 944. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface atomic and chemical structure of relaxor Sr0.63Ba0.37Nb2O6(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dezanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.242901. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489339v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale study of perovskite BiFeO3/spinel (Fe, Zn)3O4 co-deposited thin film by electrical scanning probe methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 351, pp.531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial manganite freestanding bridges for low power pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (12), </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4931885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical response of amorphous LaAlO 3 thin film probed by scanning probe microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4889853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and structure of BaTiO3 ultra-thin films grown by different O2 plasma power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 592, pp.206 - 210. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cplett.2013.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01376789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a sensitive catalytic reactor to the study of CO oxidation over SrTiO3(100) and BaTiO3/SrTiO3(100) ferroelectric surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nassreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (10-11), pp.721-725. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.5391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in [001]-oriented morphotropic PbZr0.52Ti0.48O3 thin film deposited onto SrTiO3-buffered Si substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115, pp.214108. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4881818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10741 - 10745. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transition in ferroelectric Pb(Zr&amp;lt;sub&amp;gt;0.52&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;0.48&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marconot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eypert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.85-88. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved photoemission spectroscopy on a metal/ferroelectric heterostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.155107. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.155107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01477621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface electronic structure in a metal/ferroelectric heterostructure under applied bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155146. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01477666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full field electron spectromicroscopy applied to ferroelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (18), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01477631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy growth of BaTiO3 thin films and crucial impact of oxygen content conditions on the electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520 (14), pp.4595-4599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and Atomic Distortion at the Surface of an Epitaxial BaTiO3 Thin Film after Dissociative Adsorption of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pancotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.21802-21809. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp305826e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and structural properties of InP/Gd2O3 nanowires grown by molecular beam epitaxy on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 347 (1), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy of BaTiO3 thin film on Si(001) using a SrTiO3 buffer layer for non-volatile memory application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (7), pp.1232-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct epitaxial growth of SrTiO3 on Si (001): Interface, crystallization and IR evidence of phase transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 519 (17), pp.5722-5725. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TSF.2010.12.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00753321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxy of SrTiO3 thin films on Si (001) using different growth strategies: Toward substratelike quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (4), pp.041207. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3609813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the formation of two phases during the growth of SrTiO3 on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.054105. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxides heterostructures for nanoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Salicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4-8), pp.320-347. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2010.031723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of germanium on silicon using a Gd2O3/Si (111) crystalline template</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Salicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (5), pp.1187-1190. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3478301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;(001) barrier on LaAlO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; metal-oxide-semiconductor capacitor electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El-Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (1), pp.384-388. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.3065437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular beam epitaxy of SrTiO3 on Si (001): Early stages of the growth and strain relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (6), pp.2902. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3193548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth temperature dependence of epitaxial Gd2O3 films on Si(111)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86 (7-9), pp.1700-1702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of high-κ oxides on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patriarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517 (1), pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralow equivalent oxide thickness obtained for thin amorphous LaAlO3 layers grown on Si(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Becerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Merckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Plossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (19), pp.192909</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallographic and optical properties of epitaxial Pb(Zr-0.6,Ti-0.4)O-3 thin films grown on LaAlO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouregba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadj Dogheche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (8), pp.5167-5171. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1610776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Anti)Ferroelectric HfZrO2: from non volatile memory to energy storage applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting Dresden 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German Physical Society (DPG), Mar 2026, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Polarization and Reliability in HZO-Based FTJs Using WOx Electrodes and Interfacial Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjana Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akash Mhase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEALD of Antiferroelectric Fluorite for High Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAFALD 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and electrical properties of ferroelectric HfZrO2-based nano-capacitors for non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Cervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verseils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Coati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration and Interfacial Effects on the Properties of Ferroelectric HfZrO2 Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Joint Asian Meeting on Ferroelectrics and Electroceramics (AMF-AMEC-14) - ICMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MRS-Singapore, Jun 2025, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric PUND measurements on ZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Mar 2025, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Electrical Characterization Method for Antiferroelectric like ZrO2 using a Positive Up Negative Down Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Research on Hf-ZrO2 Ferroelectric and Antiferroelectric Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South Asia Ferroelectric Symposium (SAFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Aug 2025, Bengaluru (Bangalore), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface engineering for integration of VO2 on silicon for thermotronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'NANO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de Compétences en Nanosciences du CNRS, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of low dimensional ferroelectric HfZrO2 film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Emergent Phenomena in Low-Dimensional Ferroelectric Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helmholtz-Zentrum Berlin, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy storage antiferroelectric fluorite nanosupercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hf(1-x)Z(x)O2 monolayers for nanosupercapacitors: a performance assessment study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Puyoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIX RSEF Physics Biennial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Real Sociedad Española de Física, Jul 2024, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ferroelectric and antiferroelectric H1-xZrxO2-based capacitors for non-volatile memories and power supply applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE (Journées Nationales sur les Technologies Emergentes en micro-nanofabrication) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telecom Saint-Etienne; Laboratoire Hubert Currien, Nov 2024, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition optimization, infrared spectroscopy and ab initio simulations of ferroelectric HfZrO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Cervasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verseils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hemme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Blaise Brubach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMD31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serendipity in materials science: how a simple doping leads to novel and outstanding properties in simple dielectric HfO2 !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELyT Workshop 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Sendai, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Material Integration on CMOS Technologies for Environmental Electrochemical Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Souifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ghouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cavalaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-R Plaussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de Printemps du Club Microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Microcapteurs chimiques (CMC2) et Fédération micro et nanotechnologies (FMNT Grenoble), Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PE-ALD antiferroelectric fluorite for high energy storage nanosupercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Workshop du Réseau des Acteurs Français de l'ALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interfaces on the Enhanced Ferroelectricity of Ultra-Thin HZO-Based Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-ISIF-PFM 2023 SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and imprint consideration in HfZrO2 ferroelectric capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, May 2023, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Imprint Dynamics in HZO Ferroelectric Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Canero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; UFFC, Jul 2023, Cleveland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface engineering between HfZrO2 thin films and electrodes for enhanced ferroelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Canero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ALD deposition analysis can help PVD deposition process!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Workshop RAFALD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR RAFALD, Nov 2023, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of HfZrO2 ferroelectric capacitors and study of wake-up & imprint dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics Workshop 2023 - Domains and Domain Walls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU Nano, Apr 2023, Tronso-Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the nano and micro structures of sputtered HfZrO2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Meeting on Ferroelectricity - IMF 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal information processing using phase change materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting, symposium T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces engineering to enhance ferroelectricity in ultra-thin HZO CMOS compatible FTJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Imprint dynamics in CMOS compatible HZO ferroelectric capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society (E-MRS), Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO2 stabilization on Si for memristor in neuromorphic computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Fall Meeting, Symposium A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2023, Warsaw (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the electrode interface on the properties of ferroelectric HfZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Sep 2022, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Study of sub-8 nm HZO-Based Ferroelectric Tunnel Junctions with Enhanced Ferroelectricity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroelectric and thermoelectric epitaxial oxide layers for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Esperonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Guéthary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale study of the structure, chemistry and ferroelectric properties of epitaxial sol-gel PbZr0.2Ti0.8O3 films for nanomechanical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Alhada‐lahbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of VO2 on Silicon for thermotronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juneau-Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mechin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 2022 (Journées de la matière condensée), Société française de physique (SFP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique (SFP), Aug 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Polarisation and Conduction Mechanisms in Ferroelectric Hf0.5Zr0.5O2 Down to Deep Cryogenic Temperature 4.2 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Coffineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake-Up Effect and Retention Evolutions of Hf0.5Zr0.5O2 Capacitor by Nanostructuration Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteroepitaxial Growth of Lithium Niobate Thin Films on Sapphire Substrates with Different Orientations by Pulsed-Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Soulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Symposium on Applications of Ferroelectrics (ISAF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2022, Tours, France. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF51494.2022.9870044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface engineering for vanadium dioxide (VO2) integration on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swayam Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Juneau-Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lamirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society(E-MRS) 2022 fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray spectroscopy analysis of the chemical and electronic structure of BaTiO3 ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schöffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF-PFM-ECAPD 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE UFFC, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication process for sub-8 nm HfZrO2-based ferroelectric tunnel junctions with enhanced properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium E : Adaptive materials and devices for brain-inspired electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to play on the fabrication process of HfZrO2 ferroelectric thin film to enhance its physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2022 Spring Meeting - Symposium N: Synthesis, processing and characterization of nanoscale multi functional oxide films VIII and 6th E-MRS &amp; MRS-J bilateral symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxy and interfacial coupling of FeRh nanoparticles deposited on BaTiO3 or SrTiO3 surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tournus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Alberto Herrera Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Raton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de capteurs environnementaux ultra-basse consommation en technologie CMOS FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international workshop of IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bottom electrodes on HZO thin film properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Cañero Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://isaf-isif-pfm2021.org/, May 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards epitaxial Pb(Zr0.52Ti0.48)O3/La2/3Sr1/3MnO3/SrTiO3 based resonant MEMS on Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Manguele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC 17 (17èmes journées de la matière condensée), Minicolloque 17: Oxydes Fonctionnels : des matériaux aux dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, ONLINE - Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of ultra-thin Ti and Al interfacial layers in HfZrO2 ferroelectric tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking polarization loss and imprint during electrical tests in sputtered TiN/HZO/TiN capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel high-k workshop applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Apr 2021, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, chemical analysis, and ferroelectric properties of chemical solution derived epitaxial PbZr$_{0.2}$Ti$_{0.8}$O$_3$ films for nanomechanical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMC-17 - 17ème Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge reduction of wake-up effect in ferroelectric HfZrO2 nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un capteur environnemental ultra-basse consommation à base de SnO2 en technologie CMOS FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Resende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levert Theo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of ferroelectricity in HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of Bangladesh Crystallographic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bangladesh Crystallographic Association, Jan 2021, Dhaka, Bangladesh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructuration effect on the properties of ferroelectric HfZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th edition of the International Workshop of Materials Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The National Institute of Materials Physics (NIMP), Sep 2021, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Characterisation of HfZrO2 Ferroelectric Tunnel Junctions for Neuromorphic Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2021 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards La2/3Sr1/3MnO3/SrTiO3/Si resonant MEMS with an epitaxial AlN actuation layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emrs Fall meeting, Symposium L: Integration of advanced materials on silicon: from classical to neuromorphic and quantum applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, ONLINE - Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a dielectric layer at TiN/HfZrO2 interface for ferroelectric tunnel junctions applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabei Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la matière condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique (SFP), Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of epitaxial PZT thin films for La2/3Sr1/3MnO3 based MEMs devices on SrTiO3/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryssa Carvalho de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J J Manguele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIP’2021 (23rd edition of the Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, ONLINE - Lyon, France. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallic oxide defect luminescent emission for application in solar cells and WLEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Online International Conference On Science &amp; Engineering of Materials (ICSEM-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online conference, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards active photonic dispersion control using graphene-induced non-radiative loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington DC, United States. pp.SW4F.4., </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SW4F.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid chip-based nonlinear optical devices using graphene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Monat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Sinobad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein El Dirani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">graphene2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Graphene Electro-optic Modulator on 1D Photonic Crystal Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Quantum Electronics Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 based devices fabrication and remaining issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUMRS-ICA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric hafnium/zirconium oxide solid solutions deposited by RF magnetron sputtering with a single target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication de dispositifs ferroélectriques à partir de HfO2 dopé et les problèmes en suspens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion thématique du GDR OXYFUN « Couches minces d'oxydes fonctionnels et applications en électronique et photonique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OXYFUN, Oct 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfZrO2 thin films for IoT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre RENATECH "Croissance Cristalline"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sputtered ferroelectric hafnium/zirconium oxide solid solutions from a single target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Pintilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Negrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient integration of low refractive index active materials on CMOS compatible photonics platform based on half etch slot waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge working pressure effect on the ferroelectric properties of RF sputtered hafnia/zirconia layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Pintilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-k Workshop 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NamLab, Jun 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric HfO2 based devices fabrication and remaining issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 39th International Conference on ELECTRONICS AND NANOTECHNOLOGY ELNANO-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2019, Kyiv, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulateur electro-optique large-bande à base de graphene sur résonnateur optique planaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées Nationales d'Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Amorphous Low Refractive Index Active Materials in Silicon Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium Oxide Based Waveguide Modulator Integrated on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy John</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half Hetch Slot waveguides for Low-Cost Integration of CMOS compatible low refractive index active materials in Silicon Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Belarouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoferroelectric Ba(Sn,Ti)O3 solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halyna Volkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du GDR OXIFUN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of hafnium/zirconium oxides solid solution by reactive magnetron sputtering for fast and low power ferroelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la matière condensée 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for energy-efficient edge computing with integrated HfO 2-based ferroelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian O'Connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Cantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Slesazeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(VLSI-SOC - IFIP/IEEE International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Verone, Italy. pp.180-183, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSI-SoC.2018.8644809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infra-red characterizations of metal oxide thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOS ET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle dynamique de la lumière par des matériaux fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, sophia-antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la réalisation de composants optiques nonlinéaires intégrés sur puce exploitant du graphène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Pavlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Mazurczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque SFO-PAMO, 24ème Congrès Général de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric oxide slot waveguide electro-optic modulator on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West 2016 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San-Francisco (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional oxides for optical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface reactivity and epitaxial growth of SrTiO3 and other functional oxides on Si and GaAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-MBE 2016 international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of hybrid GaAs core / shell nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR PULSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional oxides on silicon for on-chip thermal management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramah Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Apreutesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth Electroceramics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silicon-ferroelectric oxide platform for tunable nanophotonics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 18th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes fonctionnels intégrés sur Si pour des applications en énergie et photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Apreutesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconducting core / piezoelectric shell nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Becdelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PiezoNEMS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromechanical response of amorphous LaAlO3 thin film probed by scanning probe microscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Borowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAF 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong electrocaloric anisotropy in epitaxial Pb(Zr,Ti)O3 heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene Field Effect Transistors on SiC for High Speed and Bio-sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Haddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNTE (Journées Nationales des Technologies Emergentes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric Pb(Zr,Ti)O3 thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional oxide pressure sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal energy harvesting through epitaxial pyroelectric oxide films integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vila-Fungueiriño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Carretero-Genevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rivas-Murias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the substrate on structural and electrical behaviors of BST thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite Oxide MEMS: Strain Control and Sensor Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Maroutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of SrTiO3 on GaAs : Towards opto-mechanical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Botella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europ. Material research Society EMRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SrTiO3 thin layers on Si: epitaxy and use as templates for thermal energy management and photonic integrated devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Apreutesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales sur les Technologies Emergentes en micro/nanofabrication (JNTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid silicon-ferroelectric oxide slot waveguide for on-chip optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Wague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Boston (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of pyroelectric oxide films on silicon for thermal energy harvesting and cooling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sebald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2015 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of ferroelectric Pb(Zr,Ti)O3 thin layers on SrTiO3-templated GaAs/InGaAs quantum well structure for opto-mechanical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo-Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Grenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroMBE 2015 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Canazei, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of a single layer graphene field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El-Friakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Souliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the conduction mechanism through a Pb(Zr,Ti)O3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ferroelectric control of topological insulators and surface states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Copie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tortech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of functional oxides on silicon for nanoelectronics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Materials and Characterization Techniques (ICMCT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, VIT Univ., Vellore, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterostructures combining functional oxides and semiconductors for integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech MEET conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation control of Pb(Zr,Ti)O3 films on SOI substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El-Friakhj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society (E-MRS), Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene on 4H-SiC for terahertz transistors and ferroelectric non-volatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. El-Friakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Souliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic modulation with functional oxides monolithically integrated on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon Photonics Summer School organized by PLAT4M project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon CMOS compatible transition metal dioxide technology for boosting highly integrated photonic devices with disruptive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2014 -16th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Graz, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2014.6876505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-optic modulation using hybrid silicon-ferroelectric oxide slot waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Les oxydes pour l’optique et la photonique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slot waveguide electro-optic modulator with ferroelectric oxide BaTiO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt; on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Orobtchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 11th International Conference on Group IV Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Group4.2014.6961944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young modulus and Poisson ratio of polycrystalline and single crystal PZT thin-film measured by picosecond ultrasonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Casset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of semiconducting core / functional oxide shell nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PiezoNEMS'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric Fluorite for High Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High k Workshop 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dresden, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiferroelectric Fluorite for High Energy Storage Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Forum 2025 (JSPS–JST) Energy Transition and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Villeurbanne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant La2/3Sr1/3MnO3 suspended microbridges: mechanical characterisation, integration of the piezoelectric layer and application as bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Tarsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Pierron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Magagnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iWOE-30 (International Workshop on Oxide Electronics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo-epitaxial growth of Lithium Niobate by Pulsed-Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihor Pershukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2023 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bottom electrodes on HZO thin film features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Material Challenge for Memory Applications 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of HfZrO2 capacitor wake-up effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Challenges for Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, New York, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom electrodes impact on Hf0.5Zr0.5O2 ferroelectric tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greta Segantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid C Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modulation of graphene's chemical potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Demongodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Kemiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Electrical and Electronic Properties of Domains and Domain Walls in Ferroelectrics Combining AFM and STEM Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gonzalez Casal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infante Ingrid C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Brottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Application of Ferroelectrics (ISAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thorough Study of Ferroelectric Sputtered (Hf, Zr)O2 Solid Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Application of Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of doped and undoped HfO2 for fast and low energy consumption ferroelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference SENSO Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Sputtering and Atomic Layer Deposition of ferroelectric doped and undoped HfO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Masenelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal oxides nanowires for optical gas sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. H Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Consonni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Parize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en Micro-Nanofabrication, JNTE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofils et capteurs de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masenelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rojo Romeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Lyonnais sur les Nanosciences et les Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial pyroelectric thin films on silicon for thermal energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Louahadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Penuelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech MEET conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Hammamet, Tunisia. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Systems Combining Oxides and Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxy (Second Edition) From Research to Mass Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.377-402, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial systems combining oxides and semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Beam Epitaxy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.451-475, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanowires on film for photoelectrochemical water splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Apostoluk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Vilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanowires - Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2012, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/52593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'intégration monolithique d'hétérostructures et de nanostructures III-V et Ge sur silicium pour la microélectronique et l'optoélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saint-Girons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gendry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Regreny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leray J.L., Boudenot J.C., Gautier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La micro-nano électronique, enjeux et mutations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS ÉDITIONS, pp.179-182, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId613"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86D9E4F9"/>
+    <w:nsid w:val="9B8D9395"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-vilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7404-0019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070480885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Besleaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Botea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin C Negrila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kuncser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin M Istrate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202508888" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00851" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte J M Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya K P Nair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampattu R Jayakrishnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02537K" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c13848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kwamen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Prakash Sahoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191448v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Alcala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Avci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100585" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662877v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alhada&#8208;lahbabi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001870" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269195v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiao Sun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ren" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Zhao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankun Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055574" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035687" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622158v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chirila" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Andra Boni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dragos Filip" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Husanu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neatu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961285v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhuillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demongodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. - B Brubach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137636" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2020.114033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391277" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenji Clark" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lun Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Tabata" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00280" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5060643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00367" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Negrea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Pintilie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110894" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885715v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Daiguji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00236" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048950" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tulli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Castera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gutierrez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Griol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Peng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02113-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.09.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;zard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.031" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85JHSNR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848710v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02311D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391855v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El-Friach" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.941" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489405v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirila" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boni" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrea" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01489339v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922773" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489414v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489392v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053264v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881818" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376789v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.12.030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489882v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marconot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848759v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Girons" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889853" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecoeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477666v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155146" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477631v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Rault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801968" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pancotti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305826e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939990v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Kazzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3065437" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162729v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poullain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1610776" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043637v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279345v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279432v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Thomas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Mhase" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043052v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279312v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749674v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810963v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755446v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810885v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749755v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136940v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190736v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canero Infante" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308002v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055083v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugnet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083650v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216334v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053582v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849064v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juneau-Fecteau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamirand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mechin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719069v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Coffineau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814157v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775873v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719104v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715029v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715485v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Pershukov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Soulat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51494.2022.9870044" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792911v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682220v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690321v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759161v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273116v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368741v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431691v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laryssa Carvalho de Araujo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Adamo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351082v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111364v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351080v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431593v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568662" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431697v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372588v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274229v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299045v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sinobad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617933v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW4F.4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392443v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506563v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506544v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310135v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281214v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281215v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400614v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400039v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wood" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiche" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400096v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840268" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408515v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy John" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840555" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310137v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400046v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872717" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808081v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gemeiner" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916992v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Marchand" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Slesazeck" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644809" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400084v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965364v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701490v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pavlova" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017626v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848690v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castera" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romeo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550429" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489100v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489068v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965369v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946338v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489367v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489364v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489370v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489612v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivas-Murias" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489362v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489369v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489342v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489363v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489622v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489616v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tortech" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489358v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489365v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tanaka" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489353v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489914v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489913v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489926v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489823v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debray" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcamp" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakhj" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490286v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848763v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchis" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876505" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489917v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489872v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848756v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961944" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490283v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944050v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043053v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380039v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792215v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tarsi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manca" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349091v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274227v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273119v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275569v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C Infante" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618057v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461347v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461378v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489793v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273400v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273398v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986747v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52593" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575787v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bertrand-vilquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7404-0019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070480885" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233822v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte J M Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya K P Nair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampattu R Jayakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR02537K" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Besleaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Botea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin C Negrila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kuncser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin M Istrate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202508888" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042560v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c00851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Cervasio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Amzallag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verseils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c13848" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220110" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Kwamen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias R&#246;ssle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Leitenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c00712" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Prakash Sahoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ca&#241;ero Infante" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pierron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence M&#233;chin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400398" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabei Barhoumi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300171" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Alcala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uygar Avci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barrett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Apostoluk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100585" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662877v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez Casal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Alhada&#8208;lahbabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202200077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chirila" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Andra Boni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dragos Filip" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Husanu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Neatu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. L Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J She" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138428" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269195v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxiao Sun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ren" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankun Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055574" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0035687" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenji Clark" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Lun Ho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Tabata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00280" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kemiche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhuillier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demongodin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.391277" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wagu&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. - B Brubach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2019.137636" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.398480" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Wague" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmp.2020.114033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Negrea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Pintilie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110894" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.9b00367" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5060643" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moalla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cueff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vilquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22349-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Daiguji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5048950" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885715v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00236" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885719v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Tulli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Castera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gutierrez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Griol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wei Peng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T&#233;tot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02113-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Rhun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2017.09.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489114v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Meunier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Penuelas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE01276K" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921508v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosri Ayadi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ambriz Vargas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1687-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apostoluk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Parize" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532748" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16MW09M8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;zard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85JHSNR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848710v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02311D" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirila" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pasuk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trupina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848746v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kazzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.02.001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489405v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El-Friach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.941" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01489339v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dezanneau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrett" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922773" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Borowiak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Okada" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kanki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848720v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourdais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroutian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931885" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848759v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint Girons" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4889853" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01376789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.12.030" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149237v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nassreddine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morfin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.5391" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Z84VL0K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cueff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Rhun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881818" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489882v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Liu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marconot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piquemal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eypert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.12.042" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Rault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecoeur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.155107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477666v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155146" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01477631v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Rault" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Locatelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801968" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939992v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pancotti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305826e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939995v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.03.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939990v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00753321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Peng" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TSF.2010.12.208" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSM8SNGZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892239v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botella" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hollinger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3609813" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00601296v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Maurice" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054105" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067589v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubourdieu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;lard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salicio" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031723" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939983v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourdieu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gelard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Salicio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint Girons" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chettaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3478301" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939927v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Becerra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merckling" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Kazzi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3065437" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663481v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193548" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940600v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939925v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939919v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marty" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162729v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poullain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Murray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1610776" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279432v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana Thomas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Mhase" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379988v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043637v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Coati" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043052v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279312v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043603v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swayam Sahoo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749755v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810963v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749674v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755446v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912831v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghouma" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cavalaglio" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Plaussu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810885v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195857v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136940v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190736v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canero Infante" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drouin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055083v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugnet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308002v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053582v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216385v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lamirand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216334v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213060v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216378v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775873v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715029v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814157v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Esperonnat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. Infante" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849064v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Juneau-Fecteau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamirand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mechin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719069v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Coffineau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715010v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715485v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Pershukov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Richy" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Borel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Soulat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF51494.2022.9870044" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792911v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750617v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sch&#246;ffmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Otero" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690321v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682220v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814126v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tournus" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Alberto Herrera Huerta" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupuis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raton" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503960v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Assaf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelissier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Levert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Salem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274229v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431691v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laryssa Carvalho de Araujo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Manguele" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Adamo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368741v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273116v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759161v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351082v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375553v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Resende" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levert Theo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111364v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351080v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354311v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431697v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431593v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568662" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503407v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cornier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Neumann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617933v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SW4F.4" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299045v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Monat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Sinobad" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400046v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wood" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kemiche" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872717" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310137v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506544v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310135v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392443v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506563v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400614v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Orobtchouk" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281215v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281214v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400096v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840268" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408515v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy John" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Orobtchouk" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840555" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400084v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808081v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halyna Volkova" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gemeiner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506592v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masenelli" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916992v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian O'Connor" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Cantan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Marchand" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Slesazeck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSI-SoC.2018.8644809" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017626v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965364v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cueff" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701490v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pavlova" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Mazurczyk" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489100v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Orobtchouk" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo-Romeo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965369v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489068v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carretero-Genevrier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gazquez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489098v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Becdelievre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965438v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848690v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castera" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romeo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550429" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965366v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Apreutesei" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489081v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489365v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tanaka" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489353v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebald" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946338v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489367v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489374v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489362v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Grenet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489612v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vila-Fungueiri&#241;o" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rivas-Murias" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489370v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489582v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matzen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489364v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291404v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meunier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Hu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489369v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hu" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489342v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489363v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489358v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakh" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489622v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489616v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tortech" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490283v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Louahadj" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mazet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490286v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489914v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489823v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debray" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcamp" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakhj" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henri" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489913v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489926v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489917v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848763v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchis" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2014.6876505" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489872v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848756v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Group4.2014.6961944" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944050v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casset" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abergel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060922v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaa" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043053v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380039v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04792215v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Tarsi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Manca" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349091v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274227v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273119v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275569v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C Infante" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618057v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461378v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461347v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506625v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506676v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374542v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. H Nguyen" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Appert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374549v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Nguyen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masenelli" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489793v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273400v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273398v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986747v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhong" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Kurniawan" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delaunay" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/52593" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575787v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>