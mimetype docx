--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand WATTRISSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D displacement measurement inside a very soft transparent phantom under forced harmonic mechanical solicitations: An approach for the development and validation of elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.109192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.109192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Measurement-Induced Errors in Viscoelastic MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography captures a transient benefit of exercise intervention on forebrain stiffness in a rat model of fetal alcohol spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring lasting changes to brain tissue integrity through mechanical properties following adolescent exercise intervention in a rat model of Fetal Alcohol Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.09.26.559571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General guidelines for the performance of viscoelastic property identification in elastography: A Monte‐Carlo analysis from a closed‐form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.e3741. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and properties of steel-aluminum Cold Metal Transfer joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.116414. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using Constrained full-field measurements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.182-195. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1362791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut in DIC error assessment induced by image interpolation used for subpixel shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.124-133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using combined DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of coarse-grained polycrystalline aluminum by IRT and DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1022354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of IRFPA camera measurement errors: radiometric artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.3-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the thermo-mechanical behaviour of cementitious materials using image processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of steel to aluminum welded overlap joint by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par granularité en lumière blanche de phénomènes de multilocalisation de la déformation pour les bétons de poudres réactivessollicités en traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329, pp.897-900. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and thermomechanical characterization of nanocrystallized NiTi alloy subjected to SMAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites ciment-nanocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias restrictions for the MRE nonlinear inversion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Inverse Problem For Magnetic Resonance Elastography: a Subzone Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Displacement Full-Field Measurement by Optical Slicing Tomography and Digital Volume Correlation in gelatin samples: Data for Analysis by (Magnetic Resonance) Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics IDICS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of the identification strategy in magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venzal Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test on 316H SENT using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42028-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations of the thermomecanical behavior of a coarse-grained aluminium multicrystal using constrained DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular creep crack monitoring in 316H using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of 316H SENT creep sample subjected to oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Creep And Fracture Engineering Materials And Structure - CREEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement des matériaux et des structures à partir de mesures de champs thermique et cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Sud Est : Revisiter vos essais mécaniques des matériaux : « de la structure à la nano structure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing polycrystal plasticity and intergranular cracks with a novel DIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The materials ageing plateform: towards a toolbox to perform a wide range of research studies on the behavior of industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sanahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation: displacement accuracy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100631006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique de la localisation du changement de phase dans un AMF monocristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’erreurs de mesure par corrélation d’images numériques : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the failure of steel/Al assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluri-formation ENISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l'étude de la résistance des Assemblages acier/aluminium par procédés laser et TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement thermomécanique des matériaux par imagerie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00577902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand WATTRISSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D displacement measurement inside a very soft transparent phantom under forced harmonic mechanical solicitations: An approach for the development and validation of elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.109192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.109192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Measurement-Induced Errors in Viscoelastic MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography captures a transient benefit of exercise intervention on forebrain stiffness in a rat model of fetal alcohol spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring lasting changes to brain tissue integrity through mechanical properties following adolescent exercise intervention in a rat model of Fetal Alcohol Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.09.26.559571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General guidelines for the performance of viscoelastic property identification in elastography: A Monte‐Carlo analysis from a closed‐form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.e3741. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and properties of steel-aluminum Cold Metal Transfer joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.116414. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using Constrained full-field measurements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.182-195. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1362791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut in DIC error assessment induced by image interpolation used for subpixel shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.124-133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using combined DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of coarse-grained polycrystalline aluminum by IRT and DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1022354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of IRFPA camera measurement errors: radiometric artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.3-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the thermo-mechanical behaviour of cementitious materials using image processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of steel to aluminum welded overlap joint by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par granularité en lumière blanche de phénomènes de multilocalisation de la déformation pour les bétons de poudres réactivessollicités en traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329, pp.897-900. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and thermomechanical characterization of nanocrystallized NiTi alloy subjected to SMAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites ciment-nanocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias restrictions for the MRE nonlinear inversion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Inverse Problem For Magnetic Resonance Elastography: a Subzone Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Displacement Full-Field Measurement by Optical Slicing Tomography and Digital Volume Correlation in gelatin samples: Data for Analysis by (Magnetic Resonance) Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics IDICS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of the identification strategy in magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venzal Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test on 316H SENT using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42028-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular creep crack monitoring in 316H using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations of the thermomecanical behavior of a coarse-grained aluminium multicrystal using constrained DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of 316H SENT creep sample subjected to oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Creep And Fracture Engineering Materials And Structure - CREEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement des matériaux et des structures à partir de mesures de champs thermique et cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Sud Est : Revisiter vos essais mécaniques des matériaux : « de la structure à la nano structure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing polycrystal plasticity and intergranular cracks with a novel DIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The materials ageing plateform: towards a toolbox to perform a wide range of research studies on the behavior of industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sanahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation: displacement accuracy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100631006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique de la localisation du changement de phase dans un AMF monocristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’erreurs de mesure par corrélation d’images numériques : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the failure of steel/Al assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluri-formation ENISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l'étude de la résistance des Assemblages acier/aluminium par procédés laser et TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement thermomécanique des matériaux par imagerie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00577902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3329293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Milbocker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyler Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caban-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.26.559571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bousmaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1362791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.3-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP69N0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9112-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ23N8D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01416-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E71D548085CF8910B725815483157401EC0260E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Gasmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Houten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Podesta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42028-8_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080493v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836332v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rit" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391210v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vigneron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572441v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3329293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Milbocker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyler Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caban-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.26.559571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bousmaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1362791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.3-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP69N0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9112-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ23N8D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01416-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E71D548085CF8910B725815483157401EC0260E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Gasmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Houten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Podesta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42028-8_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391210v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vigneron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>