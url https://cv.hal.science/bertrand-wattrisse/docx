--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand WATTRISSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D displacement measurement inside a very soft transparent phantom under forced harmonic mechanical solicitations: An approach for the development and validation of elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.109192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.109192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Measurement-Induced Errors in Viscoelastic MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography captures a transient benefit of exercise intervention on forebrain stiffness in a rat model of fetal alcohol spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring lasting changes to brain tissue integrity through mechanical properties following adolescent exercise intervention in a rat model of Fetal Alcohol Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.09.26.559571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General guidelines for the performance of viscoelastic property identification in elastography: A Monte‐Carlo analysis from a closed‐form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.e3741. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and properties of steel-aluminum Cold Metal Transfer joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.116414. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using Constrained full-field measurements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.182-195. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1362791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut in DIC error assessment induced by image interpolation used for subpixel shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.124-133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using combined DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of coarse-grained polycrystalline aluminum by IRT and DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1022354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of IRFPA camera measurement errors: radiometric artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.3-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the thermo-mechanical behaviour of cementitious materials using image processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of steel to aluminum welded overlap joint by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par granularité en lumière blanche de phénomènes de multilocalisation de la déformation pour les bétons de poudres réactivessollicités en traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329, pp.897-900. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and thermomechanical characterization of nanocrystallized NiTi alloy subjected to SMAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites ciment-nanocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias restrictions for the MRE nonlinear inversion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Inverse Problem For Magnetic Resonance Elastography: a Subzone Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Displacement Full-Field Measurement by Optical Slicing Tomography and Digital Volume Correlation in gelatin samples: Data for Analysis by (Magnetic Resonance) Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics IDICS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of the identification strategy in magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venzal Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test on 316H SENT using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42028-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular creep crack monitoring in 316H using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations of the thermomecanical behavior of a coarse-grained aluminium multicrystal using constrained DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of 316H SENT creep sample subjected to oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Creep And Fracture Engineering Materials And Structure - CREEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement des matériaux et des structures à partir de mesures de champs thermique et cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Sud Est : Revisiter vos essais mécaniques des matériaux : « de la structure à la nano structure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing polycrystal plasticity and intergranular cracks with a novel DIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The materials ageing plateform: towards a toolbox to perform a wide range of research studies on the behavior of industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sanahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation: displacement accuracy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100631006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique de la localisation du changement de phase dans un AMF monocristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’erreurs de mesure par corrélation d’images numériques : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the failure of steel/Al assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluri-formation ENISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l'étude de la résistance des Assemblages acier/aluminium par procédés laser et TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement thermomécanique des matériaux par imagerie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00577902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand WATTRISSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D displacement measurement inside a very soft transparent phantom under forced harmonic mechanical solicitations: An approach for the development and validation of elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.109192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.109192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Measurement-Induced Errors in Viscoelastic MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography captures a transient benefit of exercise intervention on forebrain stiffness in a rat model of fetal alcohol spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring lasting changes to brain tissue integrity through mechanical properties following adolescent exercise intervention in a rat model of Fetal Alcohol Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.09.26.559571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General guidelines for the performance of viscoelastic property identification in elastography: A Monte‐Carlo analysis from a closed‐form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.e3741. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and properties of steel-aluminum Cold Metal Transfer joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.116414. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using Constrained full-field measurements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.182-195. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1362791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut in DIC error assessment induced by image interpolation used for subpixel shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.124-133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using combined DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of coarse-grained polycrystalline aluminum by IRT and DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1022354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of IRFPA camera measurement errors: radiometric artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.3-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the thermo-mechanical behaviour of cementitious materials using image processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of steel to aluminum welded overlap joint by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par granularité en lumière blanche de phénomènes de multilocalisation de la déformation pour les bétons de poudres réactivessollicités en traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329, pp.897-900. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and thermomechanical characterization of nanocrystallized NiTi alloy subjected to SMAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias restrictions for the MRE nonlinear inversion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites ciment-nanocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Inverse Problem For Magnetic Resonance Elastography: a Subzone Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Displacement Full-Field Measurement by Optical Slicing Tomography and Digital Volume Correlation in gelatin samples: Data for Analysis by (Magnetic Resonance) Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics IDICS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of the identification strategy in magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venzal Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test on 316H SENT using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42028-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations of the thermomecanical behavior of a coarse-grained aluminium multicrystal using constrained DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular creep crack monitoring in 316H using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of 316H SENT creep sample subjected to oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Creep And Fracture Engineering Materials And Structure - CREEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement des matériaux et des structures à partir de mesures de champs thermique et cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Sud Est : Revisiter vos essais mécaniques des matériaux : « de la structure à la nano structure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing polycrystal plasticity and intergranular cracks with a novel DIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The materials ageing plateform: towards a toolbox to perform a wide range of research studies on the behavior of industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sanahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation: displacement accuracy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100631006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique de la localisation du changement de phase dans un AMF monocristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’erreurs de mesure par corrélation d’images numériques : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the failure of steel/Al assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluri-formation ENISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l'étude de la résistance des Assemblages acier/aluminium par procédés laser et TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement thermomécanique des matériaux par imagerie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00577902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3329293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Milbocker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyler Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caban-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.26.559571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bousmaki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1362791" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.3-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP69N0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572321v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9112-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ23N8D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01416-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E71D548085CF8910B725815483157401EC0260E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697583v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Gasmi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Houten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Podesta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42028-8_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391210v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vigneron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3329293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Milbocker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyler Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caban-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.26.559571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bousmaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1362791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.3-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP69N0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9112-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ23N8D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01416-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E71D548085CF8910B725815483157401EC0260E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Gasmi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Houten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Podesta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42028-8_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vigneron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572441v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>