--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand WATTRISSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D displacement measurement inside a very soft transparent phantom under forced harmonic mechanical solicitations: An approach for the development and validation of elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.109192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.109192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Measurement-Induced Errors in Viscoelastic MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography captures a transient benefit of exercise intervention on forebrain stiffness in a rat model of fetal alcohol spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring lasting changes to brain tissue integrity through mechanical properties following adolescent exercise intervention in a rat model of Fetal Alcohol Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.09.26.559571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General guidelines for the performance of viscoelastic property identification in elastography: A Monte‐Carlo analysis from a closed‐form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.e3741. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and properties of steel-aluminum Cold Metal Transfer joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.116414. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using Constrained full-field measurements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.182-195. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1362791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut in DIC error assessment induced by image interpolation used for subpixel shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.124-133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using combined DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of coarse-grained polycrystalline aluminum by IRT and DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1022354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of IRFPA camera measurement errors: radiometric artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.3-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the thermo-mechanical behaviour of cementitious materials using image processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of steel to aluminum welded overlap joint by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par granularité en lumière blanche de phénomènes de multilocalisation de la déformation pour les bétons de poudres réactivessollicités en traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329, pp.897-900. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and thermomechanical characterization of nanocrystallized NiTi alloy subjected to SMAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias restrictions for the MRE nonlinear inversion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites ciment-nanocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Inverse Problem For Magnetic Resonance Elastography: a Subzone Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Displacement Full-Field Measurement by Optical Slicing Tomography and Digital Volume Correlation in gelatin samples: Data for Analysis by (Magnetic Resonance) Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics IDICS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of the identification strategy in magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venzal Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test on 316H SENT using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42028-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations of the thermomecanical behavior of a coarse-grained aluminium multicrystal using constrained DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular creep crack monitoring in 316H using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of 316H SENT creep sample subjected to oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Creep And Fracture Engineering Materials And Structure - CREEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement des matériaux et des structures à partir de mesures de champs thermique et cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Sud Est : Revisiter vos essais mécaniques des matériaux : « de la structure à la nano structure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing polycrystal plasticity and intergranular cracks with a novel DIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The materials ageing plateform: towards a toolbox to perform a wide range of research studies on the behavior of industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sanahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation: displacement accuracy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100631006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique de la localisation du changement de phase dans un AMF monocristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’erreurs de mesure par corrélation d’images numériques : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the failure of steel/Al assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluri-formation ENISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l'étude de la résistance des Assemblages acier/aluminium par procédés laser et TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement thermomécanique des matériaux par imagerie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00577902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bertrand WATTRISSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating conduction regimes and Joule heating performance in carbon-cement composites modified with acetylene black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 506, pp.144822. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D displacement measurement inside a very soft transparent phantom under forced harmonic mechanical solicitations: An approach for the development and validation of elastography methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 194, pp.109192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2025.109192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Measurement-Induced Errors in Viscoelastic MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMI.2023.3329293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography captures a transient benefit of exercise intervention on forebrain stiffness in a rat model of fetal alcohol spectrum disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (3), pp.466-477. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.15265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring lasting changes to brain tissue integrity through mechanical properties following adolescent exercise intervention in a rat model of Fetal Alcohol Spectrum Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina Milbocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tyler Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Caban-Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3), pp.1138-1148. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.09.26.559571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General guidelines for the performance of viscoelastic property identification in elastography: A Monte‐Carlo analysis from a closed‐form solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (8), pp.e3741. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.3741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and properties of steel-aluminum Cold Metal Transfer joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 277, pp.116414. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using Constrained full-field measurements methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.182-195. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Heterogeneous Elastoplastic Behaviors Using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (6), pp.919 - 939. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-018-0389-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Improved Models of Systematic and Random Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), p.33-48. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-017-0328-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2017.1362791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced features of a constitutive equation gap identification method for heterogeneous elastoplastic behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (5), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40323-017-0092-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shortcut in DIC error assessment induced by image interpolation used for subpixel shifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.124-133. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local experimental investigations of the thermomechanical behavior of a coarse-grained aluminum multicrystal using combined DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of coarse-grained polycrystalline aluminum by IRT and DIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2015.1022354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Digital Image Correlation Measurement Accuracy in the Ultimate Error Regime: Main Results of a Collaborative Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.483-496. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to: Assessment of Digital Image Correlation Measurement Errors: Methodology and Results [Experimental Mechanics 49(3)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, page 1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-012-9704-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward local identification of cohesive zone models using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.38-51. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of IRFPA camera measurement errors: radiometric artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Witz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.165-186. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.8.3-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Full-Field DIC & IRT Measurements for the Thermomechanical Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (1), pp.117-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2009.00635.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and dissipated energies for high cycle fatigue of 2024-T3 aluminium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52, pp.117-121. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of digital image correlation measurement errors: methodology and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Brémand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9204-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the thermo-mechanical behaviour of cementitious materials using image processing techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.529-536. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of stored energy associated with localized necking of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.245-262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/jomms.2009.4.245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse method applied to the determination of deformation energy distributions in the presence of pre-hardening stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Samida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.705-717. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared image processing for the calorimetric analysis of fatigue phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (1), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of steel to aluminum welded overlap joint by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastoplastic behavior identification for heterogeneous loadings and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.435-449. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-007-9088-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy approach to steel fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (4), pp.327-334. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00381.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of high-cycle fatigue using digital image correlation and infrared thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.411-421. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/03093247JSA374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Balance of a Semicrystalline Polymer During Local Plastic Deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.468-474. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00412.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Fatigue Dissipation Properties of Steel Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (3), pp.273-279. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-1305.2007.00349.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic behavior of anisotropic terra cotta ceramics determined by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (5), pp.2303-2310. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of terra cotta ceramics characterized by kinematic full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.642-647. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2007)19:8(642)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of thermoelastic effects accompanying the deformation of PMMA and PC polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 333 (8), pp.648-653. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2005.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric analysis of polymer behaviour using a pixel calibration of an IRFPA camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Honorat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2 (2), pp.153-172. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/qirt.2.153-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes dissipatifs liés à la propagation de lèvres de striction dans un polymère semi-cristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (6), pp.667-671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical effects accompanying the localized necking of semi-crystalline polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (5), pp.422-427. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1290-0729(02)01334-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par granularité en lumière blanche de phénomènes de multilocalisation de la déformation pour les bétons de poudres réactivessollicités en traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 329, pp.897-900. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1620-7742(01)01416-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic manifestations of localisation phenomena in steels by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.189-211. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0997-7538(00)01113-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain localization during tensile tests by digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Némoz-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (1), pp.29-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02323101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and thermomechanical characterization of nanocrystallized NiTi alloy subjected to SMAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Gasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination numérique de configurations libres de contraintes de structures anatomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sigüenza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du GDR MECABIO Santé 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites ciment-nanocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Ioannidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias restrictions for the MRE nonlinear inversion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Elastography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISMRM, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Inverse Problem For Magnetic Resonance Elastography: a Subzone Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Dynamic Displacement Full-Field Measurement by Optical Slicing Tomography and Digital Volume Correlation in gelatin samples: Data for Analysis by (Magnetic Resonance) Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics IDICS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and experimental study of the identification strategy in magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elijah van Houten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elasto-plastic behaviors using the Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Terahertz thermometry system to measure temperature in the thickness of a solid polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyndie Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bousmaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duhant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane shear behaviour of masonry wall under constant normal load -Experimental investigation and discrete element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venzal Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrological Analysis of the DIC Ultimate Error Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Annual International Digital Imaging Correlation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Imaging Correlation Society, Nov 2016, Philadelphie, PA, United States. pp.191-193, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51439-0_45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ tensile test on 316H SENT using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-42028-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic materials by Constitutive Equation Gap Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2016 Conference and Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie dans la détermination des coefficients de variations hygroscopiques des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Burgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 5èmes journées du GDR Sciences du Bois - Les usages du bois : enjeux et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using DIC measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular creep crack monitoring in 316H using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local investigations of the thermomecanical behavior of a coarse-grained aluminium multicrystal using constrained DIC and IRT methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification inverse de paramètres élastoplastiques à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of heterogeneous elastoplastic behaviors using constitutive equation gap method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADMOS2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of 316H SENT creep sample subjected to oxidation at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Podesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Creep And Fracture Engineering Materials And Structure - CREEP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement des matériaux et des structures à partir de mesures de champs thermique et cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF2M Sud Est : Revisiter vos essais mécaniques des matériaux : « de la structure à la nano structure »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing polycrystal plasticity and intergranular cracks with a novel DIC method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles thermomécaniques de zones cohésives par approche inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de lois cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic synthetic image generator package for the evaluation of 3D Digital Image Correlation and other computer vision-based measurement techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-José Orteu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bugarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Inconnue, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the thermo-mechanical behavior of coarse-grained polycrystalline aluminum under tensile conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental identification of Cohesive Zone Models from thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The materials ageing plateform: towards a toolbox to perform a wide range of research studies on the behavior of industrial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sanahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short remarks about synthetic image generation in the context of sub-pixel accuracy of Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Doumalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM15 - 15th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Porto, Portugal. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipative and coupling effects accompanying the natural rubber elongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Uncasville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dissipatif en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécamat 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aussois, France. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance properties of steels subjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Blanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification expérimentale de modèles de zones cohésives à partir de techniques d'imagerie thermomécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Cohesive-Zone models using thermo-mechanical imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bruxelles, Belgium. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplasticity and energy dissipation in very high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Lam Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bretheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Groslafaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image correlation: displacement accuracy estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100631006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of a cohesive zone model using Digital Image Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse énergétique de la localisation du changement de phase dans un AMF monocristallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvère Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local energy analysis of HCF fatigue using DIC & IRT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Albuquerque, United States. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis for the cyclic behavior of rubber-like materials using thermomechanical full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Caborgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’erreurs de mesure par corrélation d’images numériques : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation métrologique du décodage de l’information dans les méthodes optiques de champ : application à l’inter-comparaison de méthodes à codage périodique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badalescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Equis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Mesures et Techniques Optiques pour l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fields of dissipated and stored energy accompanying the hcf of steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the failure of steel/Al assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluri-formation ENISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of steel sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Photomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Clermont-Ferrand, France. pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage estimate in high cycle fatigue by energy balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de caractéristiques mécaniques associés à des modèles non-linéaires à partir de mesures de champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gdr 2519</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications d'une méthode variationnelle à l'identification locale des paramètres d'un modèle élasto-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. CDrom 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification élastoplastique locale à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of steel sunjected to high cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM13 International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandroupolis, Greece, France. pp.863-864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of stored energy in finite elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour l'étude de la résistance des Assemblages acier/aluminium par procédés laser et TIG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Peyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification locale des paramètres d'un modèle élastoplastique à l'aide d'une méthode variationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs de source de dissipation et de couplage en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aussois, France. pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical analysis of the yield behaviour of semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandropoulis, Greece. pp.871-872</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue d'une tôle d'acier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomécanique 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse calorimétrique de la fatigue des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctiss 2007 : Journée des doctorants « Information, Structures et Systèmes » 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique des champs de sources en fatigue des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société Française de Thermique, Groupes "Mesures en thermique et techniques inverses" et " Thermographie infrarouge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une identification par mesure de champs de lois de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Richefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Lagrange</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champs thermomécaniques et effets d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportements non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la dissipation locale induite par la fatique des aciers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elastoplastic parameter distribution using digital image correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QIRT & DIC association to analyze the thermomechanical behaviour of a semicristalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th QIRT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Padoue, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champs appliquées à l'identification de distributions de comportement non linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquim Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Scilla, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic analysis of fatigue dissipation properties of DP60 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomecanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement en fatigue de l'acier DP600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approccio calorimetrico e cinematico alla fatica in una lega di alluminio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Giancane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dattoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIAS, XXXII Convegno Nazionale dell'Aassocazione Italiana per l'Analisi delle Sollecitazion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ancona, Italy. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-kinematical analysis of rubber-like coupling effects in necked polyamide samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves El Kaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photomechanics'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical couplings and localization phenomena in polymers and shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Peyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromech 474, Material instability in coupled problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of elasto plastic constitutive equations parmeters using digital image corelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM-SEM 2005 - Optical method and inverse identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Portland, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermiques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2005, Mini colloque : Mesure de champ et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-field measurements applied to the identification of a non-linear mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Latourte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Geymonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC8 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cachan, France. pp.CdRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de champs de mesures thermomécaniques pour la caractérisation du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographic Analysis of Material Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grédiac; François Hild; André Pineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Full-field measurements and identification in solid mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, 2013, 978-1-84821-294-7. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118578469.ch16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse thermographique du comportement des matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures de champs et identification en mécanique des solides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.467-496, 2011, 978-2-7462-3112-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speckle and infrared images processing applied to the analysis of the thermomechanical behaviour of a semicrystalline polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muracciole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Frémond; Franco Maceri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Approaches in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.167-174, 2004, 978-3-642-07529-2. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45287-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale thermomechanical approaches to SMA behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Balandraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard A. Maugin; Raymonde Drouot; François Sidoroff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continuum Thermodynamics : the art and science of modelling material behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, 2002, 978-0-7923-6407-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement thermomécanique des matériaux par imagerie quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Montpellier II, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00577902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3329293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Milbocker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyler Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caban-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.26.559571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bousmaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1362791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686720v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.3-20" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP69N0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9112-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ23N8D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01416-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E71D548085CF8910B725815483157401EC0260E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Gasmi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Houten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Podesta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42028-8_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vigneron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572441v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Touati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Doumalin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah van Houten" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2025.109192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973147v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3329293" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973150v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Milbocker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyler Williams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Caban-Rivera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.15265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.09.26.559571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458081v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mezrag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benachour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116414" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Muracciole" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waltz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2018.08.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Madani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-018-0389-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0328-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Poulin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bousmaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duhant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Louche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2017.1362791" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01667738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-017-0092-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.11.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muracciole" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1022354" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01133567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Br&#233;mand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-012-9704-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.12.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.3-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2009.00635.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7D8D1LZT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giancane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dattoma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2009.08.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2760WMBC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881043v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9204-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cousin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maisonneuve" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.03.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMP69N0C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572248v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Ka&#239;m" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.245" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Samida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galtier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9092-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KKBDW5QR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572321v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sierra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9112-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQ23N8D6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-007-9088-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30069B18BF5B6D67D216101B7725625DD943BC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00381.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HX1JSTVS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247JSA374" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00412.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEBE17883CB2F54FBE2D02F7BAA626545A4278AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351263v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2007.00349.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG5KFPZF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.08.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2007)19:8(642)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.06.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honorat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.2.153-171" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01334-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(01)01416-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E71D548085CF8910B725815483157401EC0260E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N&#233;moz-Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(00)01113-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02323101" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Gasmi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040812v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Collin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sig&#252;enza" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879760v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750072v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672790v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Houten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672760v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venzal Vincent" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633706v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51439-0_45" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Podesta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42028-8_6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mont&#233;ro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burgers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211412v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080493v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973425v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080963v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bugarin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836335v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836332v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rupin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836196v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Caborgan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858799v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832724v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836299v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858854v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Lam Phung" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretheau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Groslafaige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100631006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836174v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391210v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Vigneron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836156v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01585943v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molimard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badalescu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Equis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514574v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572441v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572337v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572342v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360460v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Latourte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514577v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361751v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514575v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360450v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sierra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572352v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572350v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572353v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Weber" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572442v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572474v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572480v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572483v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572461v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572629v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572472v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572458v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572563v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514570v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572555v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514582v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338517v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118578469.ch16" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832805v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342694v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45287-4_11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/292BC4F776074330B8CC16F5CFF3C621ED7423FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338458v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Balandraud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00577902v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>