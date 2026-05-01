--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -1440,291 +1440,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures lymphoïdes tertiaires : de la biogenèse à l’impact thérapeutique en cancérologie</w:t>
+                <w:t xml:space="preserve">Pembrolizumab in Lymphopenic Metastatic Breast Cancer Patients Treated with Metronomic Cyclophosphamide: A Clinical and Translational Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Quesada</w:t>
+                <w:t xml:space="preserve">Benoîte Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coriolan Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Caux</w:t>
+                <w:t xml:space="preserve">Christine Ménétrier-Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Italiano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Montané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Heudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.04.010⟩</w:t>
+              <w:t xml:space="preserve">Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.311 - 325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/bctt.s400055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879774v1</w:t>
+                <w:t xml:space="preserve">hal-04210158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pembrolizumab in Lymphopenic Metastatic Breast Cancer Patients Treated with Metronomic Cyclophosphamide: A Clinical and Translational Prospective Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structures lymphoïdes tertiaires : de la biogenèse à l’impact thérapeutique en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ménétrier-Caux</w:t>
+                <w:t xml:space="preserve">Stanislas Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Montané</w:t>
+                <w:t xml:space="preserve">Coriolan Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne Heudel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.311 - 325. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (6), pp.657-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/bctt.s400055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210158v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Genetic Signatures of Small‐Cell Lung Cancer Characterize &amp;lt;scp&amp;gt;Anti‐GABA&amp;lt;sub&amp;gt;B&amp;lt;/sub&amp;gt;R&amp;lt;/scp&amp;gt; and &amp;lt;scp&amp;gt;Anti‐Hu&amp;lt;/scp&amp;gt; Paraneoplastic Neurological Syndromes</w:t>
               </w:r>
@@ -1838,295 +1838,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZEB1 transcription factor promotes immune escape in melanoma</w:t>
+                <w:t xml:space="preserve">Genomic Instability Is Defined by Specific Tumor Microenvironment in Ovarian Cancer: A Subgroup Analysis of AGO OVAR 12 Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Plaschka</w:t>
+                <w:t xml:space="preserve">Jean-David Fumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Benboubker</w:t>
+                <w:t xml:space="preserve">Emilie Lardenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Grimont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Tonon</w:t>
+                <w:t xml:space="preserve">Philipp Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jitc-2021-003484⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14051189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769027v1</w:t>
+                <w:t xml:space="preserve">hal-03769697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Instability Is Defined by Specific Tumor Microenvironment in Ovarian Cancer: A Subgroup Analysis of AGO OVAR 12 Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZEB1 transcription factor promotes immune escape in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Plaschka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Fumet</w:t>
+                <w:t xml:space="preserve">Valentin Benboubker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lardenois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
+                <w:t xml:space="preserve">Maxime Grimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Harter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Laurie Tonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.1189. </w:t>
+              <w:t xml:space="preserve">Journal for Immunotherapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.e003484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14051189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jitc-2021-003484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769697v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and Functions of Tumor-Infiltrating Antibody Secreting Cells: Lessons from Breast, Ovarian, and Other Solid Cancers</w:t>
               </w:r>
@@ -2508,429 +2508,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités en recherche en oncologie : l'essentiel du 4e Symposium International 2019 du Centre de Recherche en Cancérologie de Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les avancées actuelles de l’immunothérapie dans le cancer de l’ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Catez</w:t>
+                <w:t xml:space="preserve">Marc-Henri Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Dalla Venezia</w:t>
+                <w:t xml:space="preserve">Magali Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+                <w:t xml:space="preserve">Eric Tartour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 107 (1), pp.136-140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.12.002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 107, pp.465 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004269v1</w:t>
+                <w:t xml:space="preserve">hal-03490307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFN-III is selectively produced by cDC1 and predicts good clinical outcome in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gobbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Couillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Doffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (46), pp.eaav3942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciimmunol.aav3942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées actuelles de l’immunothérapie dans le cancer de l’ovaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Le Saux</w:t>
+                <w:t xml:space="preserve">Actualités en recherche en oncologie : l'essentiel du 4e Symposium International 2019 du Centre de Recherche en Cancérologie de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Catez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dalla Venezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tartour</w:t>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 107, pp.465 - 473. </w:t>
+              <w:t xml:space="preserve">, 2020, 107 (1), pp.136-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490307v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunopathological characterization of ovarian teratomas associated with anti-N-methyl-D-aspartate receptor encephalitis</w:t>
               </w:r>
@@ -2955,51 +2955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3044,459 +3044,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B Virus Blocks the CRE/CREB Complex and Prevents TLR9 Transcription and Function in Human B Cells</w:t>
+                <w:t xml:space="preserve">Intestinal dendritic cell licensing through Toll-like receptor 4 is required for oral tolerance in allergic contact dermatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Tout</w:t>
+                <w:t xml:space="preserve">Feriel Hacini-Rachinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Gomes</w:t>
+                <w:t xml:space="preserve">Mercedes Gomez de Agüero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Ainouze</w:t>
+                <w:t xml:space="preserve">Reem Kanjarawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Marotel</w:t>
+                <w:t xml:space="preserve">Ludovic Moro-Sibilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Pecoul</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Le Luduec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 201 (8), pp.2331-2344. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (1), pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941080v1</w:t>
+                <w:t xml:space="preserve">hal-02046249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autocrine Adenosine regulates tumor polyfunctional CD73+CD4+ effector T cells devoid of immune checkpoints</w:t>
+                <w:t xml:space="preserve">Hepatitis B Virus Blocks the CRE/CREB Complex and Prevents TLR9 Transcription and Function in Human B Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gourdin</w:t>
+                <w:t xml:space="preserve">Issam Tout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bossennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Rodriguez</w:t>
+                <w:t xml:space="preserve">Melissa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selena Vigano</w:t>
+                <w:t xml:space="preserve">Michelle Ainouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Machon</w:t>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Pecoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-2405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201 (8), pp.2331-2344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285966v1</w:t>
+                <w:t xml:space="preserve">hal-04941080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal dendritic cell licensing through Toll-like receptor 4 is required for oral tolerance in allergic contact dermatitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autocrine Adenosine regulates tumor polyfunctional CD73+CD4+ effector T cells devoid of immune checkpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Gomez de Agüero</w:t>
+                <w:t xml:space="preserve">Nicolas Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Kanjarawi</w:t>
+                <w:t xml:space="preserve">Marion Bossennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Moro-Sibilot</w:t>
+                <w:t xml:space="preserve">Selena Vigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Le Luduec</w:t>
+                <w:t xml:space="preserve">Christelle Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (1), pp.163-170. </w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (13), pp.3604-3618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-17-2405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046249v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Tertiary Lymphoid Structure-Associated Follicular Helper T Cells in Human Tumors and Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Small</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Treilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pissaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,523 +3788,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intradermal immunisation using the TLR3-ligand Poly (I:C) as adjuvant induces mucosal antibody responses and protects against genital HSV-2 infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmacytoid dendritic cells are dispensable for noninfectious intestinal IgA responses in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moro-Sibilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bardel</w:t>
+                <w:t xml:space="preserve">Sébastien This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Doucet-Ladeveze</w:t>
+                <w:t xml:space="preserve">Pascal Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Mathieu</w:t>
+                <w:t xml:space="preserve">Amelien Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali M. Harandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dubois</w:t>
+                <w:t xml:space="preserve">Vanja Sisirak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPJ vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.16010. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.354--359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npjvaccines.2016.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201545977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911476v1</w:t>
+                <w:t xml:space="preserve">hal-01812673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmacytoid dendritic cells are dispensable for noninfectious intestinal IgA responses in vivo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Moro-Sibilot</w:t>
+                <w:t xml:space="preserve">Intradermal vaccination with un-adjuvanted sub-unit vaccines triggers skin innate immunity and confers protective respiratory immunity in domestic swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Le Luduec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien This</w:t>
+                <w:t xml:space="preserve">Sabine Debeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Blanc</w:t>
+                <w:t xml:space="preserve">Fabienne Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelien Sanlaville</w:t>
+                <w:t xml:space="preserve">Christine Andréoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanja Sisirak</w:t>
+                <w:t xml:space="preserve">Florence Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46, pp.354--359. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (7), pp.914-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201545977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812673v1</w:t>
+                <w:t xml:space="preserve">hal-01911477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intradermal vaccination with un-adjuvanted sub-unit vaccines triggers skin innate immunity and confers protective respiratory immunity in domestic swine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intradermal immunisation using the TLR3-ligand Poly (I:C) as adjuvant induces mucosal antibody responses and protects against genital HSV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Piras</w:t>
+                <w:t xml:space="preserve">Emilie Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Andréoni</w:t>
+                <w:t xml:space="preserve">Remi Doucet-Ladeveze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Boudet</w:t>
+                <w:t xml:space="preserve">Cyrille Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali M. Harandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2015.12.058⟩</w:t>
+              <w:t xml:space="preserve">NPJ vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.16010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npjvaccines.2016.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01911477v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse and Human Liver Contain Immunoglobulin A–Secreting Cells Originating From Peyer's Patches and Directed Against Intestinal Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moro-Sibilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Taillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 151 (2), pp.311-323. </w:t>
@@ -4476,51 +4476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory T Cells Control Type I Food Allergy to Beta-Lactoglobulin in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reem Kanjarawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dercamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,51 +5600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary but distinct protective roles of breast tumor infiltrating IgG and IgA producing cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lounici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Couillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5725,51 +5725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P11-05. Induction of CD8+ T cell mediated immune responses through skin and mucosa: identification of immunostimulatory versus tolerogenic dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Gomez de Agüero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6015,51 +6015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky-Forrett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryotaro Ohkuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de Montfort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67646-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghamry-Barrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-2712" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hermet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Cassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh J Borad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.crc-25-0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle N&#8217;kodia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2372118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47000-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Nkodia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add1834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santagata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescenzo d'Alterio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Napolitano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Rea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Lebreton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Italiano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Mery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;n&#233;trier-Caux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montan&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/bctt.s400055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pegat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Attignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26784" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769027v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Plaschka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769697v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fumet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051189" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lounici" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wajda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194800" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jougla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000200015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Catez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dalla Venezia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.12.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tartour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chefdeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mayeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0693-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gomes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Pecoul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701726" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hacini-Rachinel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Kanjarawi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moro-Sibilot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Luduec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.02.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8709-2_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018219" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1802-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911476v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bardel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Doucet-Ladeveze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Harandi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjvaccines.2016.10" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien This" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545977" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911477v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debeer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Piras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andr&#233;oni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boudet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.12.058" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K280W7PR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Taillardet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.04.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biajoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez de Aguero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343312" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dercamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000323940" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Martial Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cottalorda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165695v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2005.04.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fayette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bridon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3083.1998.00471.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dumez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200367" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gomez-Roca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944901v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouanvic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P150" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Kaminsky-Forrett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryotaro Ohkuma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de Montfort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67646-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223627v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Le Saux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sabatier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Treilleux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Isabelle Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Brachet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17588359251347364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Collet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Venet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghamry-Barrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-2712" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879746v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gobbini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Hubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Doffin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Eberhardt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hermet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-24-0421" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe A Cassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh J Borad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dubois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2767-9764.crc-25-0123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632685v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle N&#8217;kodia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2024.2372118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bourhis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47000-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Roca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Nkodia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add1834" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Santagata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Trotta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crescenzo d'Alterio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Napolitano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Rea" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0729" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210158v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Mery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;n&#233;trier-Caux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montan&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/bctt.s400055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Lebreton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Italiano" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401076v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pegat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Attignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26784" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769697v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Fumet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lardenois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Harter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14051189" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Plaschka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Benboubker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tonon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2021-003484" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lounici" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chemin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wajda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194800" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Peter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jougla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000200015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2020.103172" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490307v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Stern" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Terme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tartour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.11.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02998632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Couillault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciimmunol.aav3942" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Catez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dalla Venezia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Diaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2019.12.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02083563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chefdeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Mayeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-019-0693-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Hacini-Rachinel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez de Ag&#252;ero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Kanjarawi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moro-Sibilot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Le Luduec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.02.022" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gomes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Pecoul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701726" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02285966v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bossennec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Vigano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Machon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-17-2405" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Germain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kaplon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8709-2_12" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourneaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018219" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04998090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Small" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pissaloux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-017-1802-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812673v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien This" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelien Sanlaville" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Sisirak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201545977" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911477v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Debeer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Piras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andr&#233;oni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boudet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2015.12.058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K280W7PR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bardel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Doucet-Ladeveze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M. Harandi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjvaccines.2016.10" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046134v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Taillardet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2016.04.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biajoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gomez de Aguero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201343312" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645403v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dercamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Etchart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nicolas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000323940" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00392005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Martial Mbitikon-Kobo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Michallet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tomkowiak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cottalorda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0802438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Borgne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goubier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Lira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sirard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2006.01.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165695v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kissenpfennig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Henri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.immuni.2005.04.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474199v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fayette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bridon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arpin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3083.1998.00471.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274101v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Villagr&#225;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dumez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/NXI.0000000000200367" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Voissiere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Gomez-Roca" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944901v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Sakref" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04968100v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alcazer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663585v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gouanvic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-6-S3-P150" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>