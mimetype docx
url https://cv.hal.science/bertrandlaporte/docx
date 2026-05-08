--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -292,619 +292,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conventions d'établissement dans le secteur aurifère africain : des enclaves fiscales et douanières ? Cas du Burkina Faso, du Ghana, de la Guinée, du Mali et de la Sierra Leone</w:t>
+                <w:t xml:space="preserve">Tax design and rent sharing in mining sector: Evidence from African gold‐producing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Cire Diallo</w:t>
+                <w:t xml:space="preserve">Celine Quatrebarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jid.3623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794119v1</w:t>
+                <w:t xml:space="preserve">hal-03560964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax design and rent sharing in mining sector: Evidence from African gold‐producing countries</w:t>
+                <w:t xml:space="preserve">Les conventions d'établissement dans le secteur aurifère africain : des enclaves fiscales et douanières ? Cas du Burkina Faso, du Ghana, de la Guinée, du Mali et de la Sierra Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bouterige</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Cire Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 39 (340), p. 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560964v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiscalité minière en Afrique, quelle évolution récente en 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La convergence fiscale dans le secteur minier des pays de l’UEMOA : la législation communautaire en question ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171952v1</w:t>
+                <w:t xml:space="preserve">hal-02057035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fiscalité minière en Afrique : quelle évolution récente en 2018 ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
+                <w:t xml:space="preserve">Measuring and improving the performance of customs valuation controls: An illustration with Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chalendard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50, 12 décembre 2019, pp.478</w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462499v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convergence fiscale dans le secteur minier des pays de l’UEMOA : la législation communautaire en question ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Charlet</w:t>
+                <w:t xml:space="preserve">La fiscalité minière en Afrique, quelle évolution récente en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bouterige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057035v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and improving the performance of customs valuation controls: An illustration with Gabon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+                <w:t xml:space="preserve">La fiscalité minière en Afrique : quelle évolution récente en 2018 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bouterige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50, 12 décembre 2019, pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462497v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil contracts and government take: Issues for Senegal and developing countries</w:t>
               </w:r>
@@ -966,247 +966,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil contracts, progressive taxation, and government take in the context of uncertainty in crude oil prices: the case of chad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La TVA dans les pays africains : un nouveau droit de douane ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Dabi Gab-Leyba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Laporte</w:t>
+                <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (1 and 2), pp.253-278</w:t>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.180-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01413352v1</w:t>
+                <w:t xml:space="preserve">halshs-01325814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La TVA dans les pays africains : un nouveau droit de douane ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
+                <w:t xml:space="preserve">Oil contracts, progressive taxation, and government take in the context of uncertainty in crude oil prices: the case of chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dabi Gab-Leyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.180-186</w:t>
+              <w:t xml:space="preserve">Journal of Energy and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1 and 2), pp.253-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01325814v1</w:t>
+                <w:t xml:space="preserve">halshs-01413352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about the sharing of mineral resource rent in Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.239-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,51 +1253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité minière en Afrique : le secteur de l’or dans 14 pays de 1980 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1335,51 +1335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité minière en Afrique de l'Ouest et du Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque en douane : premières leçons tirées de l'expérience de quelques pays d'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,51 +1650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk management for targeting customs controls in developing countries: a risky venture for revenue performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1844,51 +1844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de risque pour cibler les contrôles douaniers dans les pays en développement : une aventure risquée pour les recettes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2208,51 +2208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamady Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Amedanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Cire Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamady Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Amedanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Cire Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Mirror Data by Customs Administrations From Principles to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montagnat-Rentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de l'effet distributionnel des dépenses fiscales de TVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,77 +2710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des dépenses fiscales : des principes à la pratique - Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax Expenditure Assessment: From Principles to Practice - Methodological guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,51 +2880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FERDI. 2019, 978-2-9550779-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3013,64 +3013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Calipel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chambas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration régionale pour le développement en Zone franc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.61-110, 2013</w:t>
@@ -3200,51 +3200,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord sur la facilitation des échanges : quelle mise en oeuvre dans l'UEMOA et quel rôle pour la Commission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,334 +3282,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une base de données sur la fiscalité minière dans les pays africains</w:t>
+                <w:t xml:space="preserve">A model for sharing mineral resource rent in African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975676v1</w:t>
+                <w:t xml:space="preserve">hal-01975721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for sharing mineral resource rent in African countries</w:t>
+                <w:t xml:space="preserve">Un modèle de partage de la rente minière dans les pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975721v1</w:t>
+                <w:t xml:space="preserve">hal-01975695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de partage de la rente minière dans les pays africains</w:t>
+                <w:t xml:space="preserve">Une base de données sur la fiscalité minière dans les pays africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975695v1</w:t>
+                <w:t xml:space="preserve">hal-01975676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database on mining taxation in African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des cadres législatifs et conventionnels de la fiscalité aurifère en Afrique de l’Ouest. Cas du Burkina Faso, Mali, Guinée, Ghana, Sierra Leone - Cas du Burkina Faso, Mali, Guinée, Ghana, Sierra Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Cire Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4094,51 +4094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fighting the soaring prices of agricultural food products. VAT versus Trade tariffs exemptions in a context of imperfect competition in Niger : CGE and micro-simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4195,51 +4195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de la rente et progressivité des régimes fiscaux dans le secteur minier : une analyse sur 21 pays africains producteurs d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4283,51 +4283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining taxation in Africa: What recent evolution in 2018?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,51 +4371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage de la rente et progressivité des régimes fiscaux dans le secteur minier : une analyse sur 21 pays africains producteurs d'or*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4459,64 +4459,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going beyond analysis of internal data to support customs modernization: A case study in Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chalendard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4560,64 +4560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décloisonner l’analyse des données pour appuyer la modernisation des douanes : une illustration à partir du Gabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cariolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Chalendard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,51 +4661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining taxation in Africa: The gold mining industry in 14 countries from 1980 to 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4850,51 +4850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité minière en Afrique : un état des lieux du secteur de l’or dans 14 pays de 1980 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bouterige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4938,51 +4938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about the mineral resource rent sharing in Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5000,51 +5000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know about the mineral resource rent sharing in Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine de Quatrebarbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil Contracts, Progressive Taxation and Government Take in the Context of Uncertainty in Crude Oil Prices: The Case of Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Dabi Gab-Leyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5150,51 +5150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler moins pour contrôler mieux : L'utilisation du data mining pour la gestion du risque en douane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5371,51 +5371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact économique de l'octroi de mer dans les Départements d'Outre-mer français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Geourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5619,51 +5619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04371868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Amedanou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawovi Mawuss&#233; Isaac Amedanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouterige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Cire Diallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03560964v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quatrebarbes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3623" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine de Quatrebarbes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462499v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057035v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chalendard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dabi Gab-Leyba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325814v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Quatrebarbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02137558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2015.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2005.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STGKQR0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.779" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSVJ0ZP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Johnson Rouamba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03896930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04220405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnat-Rentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5089/9798400251283.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04220413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972945v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975695v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Awa Muguma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbath Alassani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Gervasio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04213102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03889094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Banao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03138369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cariolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390066v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedje Hermann Yohou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coundoul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massene Gadiaga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04371868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Amedanou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laporte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2023.106517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04042280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawovi Mawuss&#233; Isaac Amedanou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bouterige" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03560964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quatrebarbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3623" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Cire Diallo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02057035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charlet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine de Quatrebarbes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cariolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chalendard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Geourjon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03462499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line de Quatrebarbes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01413352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dabi Gab-Leyba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02137558v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2015.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rota-Graziosi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116860v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pad.336" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dulbecco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2005.02.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STGKQR0S-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171968v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chambas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.779" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSVJ0ZP4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamady Ouedraogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakary Johnson Rouamba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05444686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03896930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04220405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnat-Rentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5089/9798400251283.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04220413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldeira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972945v4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Calipel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Anne de Ubeda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Awa Muguma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbath Alassani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Gervasio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04213102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03889094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Banao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03794228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03138369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677266v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cariolle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390066v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedje Hermann Yohou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146261v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01217417v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672593v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Coundoul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massene Gadiaga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00552206v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>