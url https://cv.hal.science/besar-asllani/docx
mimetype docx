--- v0 (2026-04-09)
+++ v1 (2026-05-06)
@@ -362,51 +362,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -530,660 +530,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Guidelines for a DAB Converter Incorporating a Multilevel Bridge with Quasi-2-Level Operation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maryam Saeedifard</w:t>
+                <w:t xml:space="preserve">Performance-Limiting Traps in High-Power 4H-SiC PiN Diodes Identified by Integrated DLTFS and TCAD Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shikha Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0186⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Emerging Electronics (ICEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bengalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105964v1</w:t>
+                <w:t xml:space="preserve">hal-05571350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Common Mode Current Free Packaging Solution for High Voltage Series Connected SiC MOSFET Switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
+                <w:t xml:space="preserve">Design Guidelines for a DAB Converter Incorporating a Multilevel Bridge with Quasi-2-Level Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Saeedifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics, Intelligent Motion, Renewable Energy and Energy Management ( PCIM ) Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147021v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Integrated Cooling Solution for High Voltage and Power Density Modules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Towards a Common Mode Current Free Packaging Solution for High Voltage Series Connected SiC MOSFET Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ildiko Ettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therminic 2023 - 29th International Workshop Thermal Investigations on ICs and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Power Electronics, Intelligent Motion, Renewable Energy and Energy Management ( PCIM ) Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240225v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the reduction and removal of turn-on snubber for IGCT based MMC submodule using fast silicon diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Boutry</w:t>
+                <w:t xml:space="preserve">An Advanced Integrated Cooling Solution for High Voltage and Power Density Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Huesgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildiko Ettinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the European Power Electronics conference (EPE ECCE 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Therminic 2023 - 29th International Workshop Thermal Investigations on ICs and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Budapest, Hungary. à paraître, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THERMINIC60375.2023.10325867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775977v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental study of the reduction and removal of turn-on snubber for IGCT based MMC submodule using fast silicon diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the European Power Electronics conference (EPE ECCE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Model parameter extraction tool for the analysis of seriesconnected SiC-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nuremberg (on line), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1193,105 +1327,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of packaging and auxiliary power supply parasitics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1438,51 +1572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3637105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Boutry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elhamidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3637105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Jeannin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240225v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Huesgen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildiko Ettinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC60375.2023.10325867" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>