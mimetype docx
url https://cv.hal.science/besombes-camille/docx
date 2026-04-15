--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -538,295 +538,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05281699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a mpox outbreak in Central African Republic, 2021-2022</w:t>
+                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Besombes</w:t>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mbrenga</w:t>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Malaka</w:t>
+                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gonofio</w:t>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+                <w:t xml:space="preserve">Camille Bésombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.100523. </w:t>
+              <w:t xml:space="preserve">Environment and History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (1), pp.163-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04079299v1</w:t>
+                <w:t xml:space="preserve">halshs-03980394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEH Notepad: The Springtime of Environmental History (France, June 2022): A Concluding Experiment</w:t>
+                <w:t xml:space="preserve">Investigation of a mpox outbreak in Central African Republic, 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Bécot</w:t>
+                <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Hagimont</w:t>
+                <w:t xml:space="preserve">F. Mbrenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bartolotti</w:t>
+                <w:t xml:space="preserve">C. Malaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Beck</w:t>
+                <w:t xml:space="preserve">E. Gonofio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bésombes</w:t>
+                <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (1), pp.163-166. </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.100523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3197/096734023X16702350656915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2023.100523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980394v1</w:t>
+                <w:t xml:space="preserve">pasteur-04079299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Most Probable Mammal Reservoir Hosts for Monkeypox Virus Based on Ecological Niche Comparisons</w:t>
               </w:r>
@@ -946,51 +946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference report on preparedness for new emerging infectious disease epidemics and their socio-economic consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Festus Mbrenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,269 +1610,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche action participative : changer les rapports entre science et société pour faire face aux défis écologiques</w:t>
+                <w:t xml:space="preserve">Genomic history of human monkey pox infections in the Central African Republic between 2001 and 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Grandin</w:t>
+                <w:t xml:space="preserve">Nicolas Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blangy</w:t>
+                <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Curaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Coquard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andriniaina Andy Nkili Meyong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germinal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.13085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-92315-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964527v1</w:t>
+                <w:t xml:space="preserve">hal-03270046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic history of human monkey pox infections in the Central African Republic between 2001 and 2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche action participative : changer les rapports entre science et société pour faire face aux défis écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
+                <w:t xml:space="preserve">Aurore Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Germinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270046v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 infection in schools in a northern French city: a retrospective serological cohort study in an area of high transmission, France, January to April 2020</w:t>
               </w:r>
@@ -2728,51 +2728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6236663C"/>
+    <w:nsid w:val="9D0D2814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2876,51 +2876,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD7774FE"/>
+    <w:nsid w:val="DADC6106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3110,51 +3110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/besombes-camille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1709-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268248117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erable.archi.fr/projets/medecine-du-territoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/recherche/projets-de-recherche/delta-amazonia-hepatite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.pasteur.fr/fr/project/afripox/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martial Betoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Borzykh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Stephane Bationo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3005.230293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Curaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nakoun&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Moutchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rumpler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2022.0006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964527v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Grandin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coquard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Andy Nkili Meyong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92315-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-320027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02917509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Konamna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selekon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2508.190112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04792831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/besombes-camille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1709-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268248117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erable.archi.fr/projets/medecine-du-territoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/recherche/projets-de-recherche/delta-amazonia-hepatite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.pasteur.fr/fr/project/afripox/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martial Betoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Borzykh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Stephane Bationo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3005.230293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Curaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nakoun&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Moutchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rumpler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2022.0006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Andy Nkili Meyong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92315-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Grandin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coquard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-320027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02917509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Konamna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selekon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2508.190112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04792831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>