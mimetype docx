--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -236,51 +236,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1074,161 +1074,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal age at first childbirth and geographical variation in HBV prevalence in Cameroon: Important role of mother-to-child transmission</w:t>
+                <w:t xml:space="preserve">One Health or ‘One Health washing’? An alternative to overcome now more than ever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jude Moutchia</w:t>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Njouom</w:t>
+                <w:t xml:space="preserve">Didier Bompangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rumpler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Besombes</w:t>
+                <w:t xml:space="preserve">Jean-François Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 74 (5), pp.836-845. </w:t>
+              <w:t xml:space="preserve">CABI One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (2022), pp.0006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciab548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2022.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283690v1</w:t>
+                <w:t xml:space="preserve">hal-05527898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Monkeypox Surveillance, Central African Republic, 2001–2021</w:t>
               </w:r>
@@ -1342,1067 +1342,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03915036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health or ‘One Health washing’? An alternative to overcome now more than ever</w:t>
+                <w:t xml:space="preserve">Maternal age at first childbirth and geographical variation in HBV prevalence in Cameroon: Important role of mother-to-child transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Jude Moutchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (5), pp.836-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2022.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciab548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527898v1</w:t>
+                <w:t xml:space="preserve">hal-03283690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health or ‘One Health washing’? An alternative to overcome now more than ever</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 infection in schools in a northern French city: a retrospective serological cohort study in an area of high transmission, France, January to April 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/cabionehealth.2022.0006⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (15), pp.2001695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2021.26.15.2001695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082368v1</w:t>
+                <w:t xml:space="preserve">pasteur-03236257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic history of human monkey pox infections in the Central African Republic between 2001 and 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Curaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriniaina Andy Nkili Meyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.13085. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-92315-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche action participative : changer les rapports entre science et société pour faire face aux défis écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Art. du 5 mars 2021, https://revuegerminal.fr/2021/03/05/recherche-action-participative-changer-les-rapports-entre-science-et-societe-pour-faire-face-aux-defis-ecologiques/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 infection in schools in a northern French city: a retrospective serological cohort study in an area of high transmission, France, January to April 2020</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Madec</w:t>
+                <w:t xml:space="preserve">The epidemiology of hepatitis delta virus infection in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Njouom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.1162-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-320027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.es.2021.26.15.2001695⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03236257v1</w:t>
+                <w:t xml:space="preserve">hal-03237108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epidemiology of hepatitis delta virus infection in Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Texier</w:t>
+                <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (559), pp.eabc3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abc3103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2019-320027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03237108v1</w:t>
+                <w:t xml:space="preserve">pasteur-03139185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Intrafamily Transmission of Monkeypox Virus, Central African Republic, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Gonofio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ella Gonofio</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Konamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Selekon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (8), pp.1602-1604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2508.190112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02917509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2412,91 +2278,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l'approche &amp;quot;One Health&amp;quot; des maladies infectieuses émergentes : Écologie de la santé et immunité paysagère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2506,161 +2372,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster of COVID-19 in northern France: A retrospective closed cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03147081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2728,51 +2594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D0D2814"/>
+    <w:nsid w:val="853871F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2876,51 +2742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DADC6106"/>
+    <w:nsid w:val="F814636C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3110,51 +2976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/besombes-camille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1709-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268248117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erable.archi.fr/projets/medecine-du-territoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/recherche/projets-de-recherche/delta-amazonia-hepatite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.pasteur.fr/fr/project/afripox/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martial Betoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Borzykh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Stephane Bationo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3005.230293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Curaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nakoun&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Moutchia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rumpler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2022.0006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270046v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Andy Nkili Meyong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92315-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Grandin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coquard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-320027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02917509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Konamna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selekon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2508.190112" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04792831v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/besombes-camille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1709-8708" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268248117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erable.archi.fr/projets/medecine-du-territoire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anrs.fr/recherche/projets-de-recherche/delta-amazonia-hepatite/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://research.pasteur.fr/fr/project/afripox/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519775v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martial Betoulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Besombes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festus Mbrenga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Borzykh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgph.0002937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05281699v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Gonofio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malaka" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric-Stephane Bationo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3005.230293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bartolotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;sombes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3197/096734023X16702350656915" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besombes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mbrenga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonofio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2023.100523" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04079251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Curaudeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nakoun&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parneix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527898v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bompangue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gu&#233;gan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/cabionehealth.2022.0006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03915036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2812.220897" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283690v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Moutchia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rumpler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciab548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03236257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.es.2021.26.15.2001695" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03270046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriniaina Andy Nkili Meyong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92315-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04964527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Grandin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coquard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03237108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Texier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2019-320027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02917509v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Konamna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Selekon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2508.190112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04792831v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03147081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>