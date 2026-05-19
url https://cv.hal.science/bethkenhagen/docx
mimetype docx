--- v0 (2026-03-31)
+++ v1 (2026-05-19)
@@ -100,723 +100,723 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free Rayleigh weight from x-ray Thomson scattering measurements</w:t>
+                <w:t xml:space="preserve">Observation of a mixed close-packed structure in superionic water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dornheim</w:t>
+                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bellenbaum</w:t>
+                <w:t xml:space="preserve">M G Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hansen</w:t>
+                <w:t xml:space="preserve">L. Lecherbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Böhme</w:t>
+                <w:t xml:space="preserve">F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (5), pp.052712. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0238630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-67063-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380566v1</w:t>
+                <w:t xml:space="preserve">hal-05530037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a mixed close-packed structure in superionic water</w:t>
+                <w:t xml:space="preserve">Model-free Rayleigh weight from x-ray Thomson scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Andriambariarijaona</w:t>
+                <w:t xml:space="preserve">T. Dornheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M G Stevenson</w:t>
+                <w:t xml:space="preserve">H. Bellenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lecherbourg</w:t>
+                <w:t xml:space="preserve">S. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lefèvre</w:t>
+                <w:t xml:space="preserve">M. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.374. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (5), pp.052712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-67063-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0238630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530037v1</w:t>
+                <w:t xml:space="preserve">hal-05380566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Transport Properties of Methane–Hydrogen Mixtures under the Interior Conditions of Ice Giants</w:t>
+                <w:t xml:space="preserve">Electron-electron collisions in calculations of the electrical conductivity for warm dense matter based on density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argha Jyoti Roy</w:t>
+                <w:t xml:space="preserve">G. Röpke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
+                <w:t xml:space="preserve">R. Redmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bergermann</w:t>
+                <w:t xml:space="preserve">Max Schörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Redmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heidi Reinholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Kleinschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adf5be⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (5), pp.055201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380568v1</w:t>
+                <w:t xml:space="preserve">hal-05380561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-electron collisions in calculations of the electrical conductivity for warm dense matter based on density functional theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling Thomson scattering in a hydrogen plasma at stellar interior conditions using the hypernetted‐chain approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Redmer</w:t>
+                <w:t xml:space="preserve">Samuel Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Schörner</w:t>
+                <w:t xml:space="preserve">Julian Lütgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Reinholz</w:t>
+                <w:t xml:space="preserve">Dirk O Gericke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Kleinschmidt</w:t>
+                <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilo Döppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055201⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.e70002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ctpp.70002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380561v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Thomson scattering in a hydrogen plasma at stellar interior conditions using the hypernetted‐chain approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Transport Properties of Methane–Hydrogen Mixtures under the Interior Conditions of Ice Giants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Lütgert</w:t>
+                <w:t xml:space="preserve">Argha Jyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk O Gericke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
+                <w:t xml:space="preserve">Armin Bergermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilo Döppner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronald Redmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65, pp.e70002. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 990 (2), pp.212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ctpp.70002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adf5be⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380557v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release dynamics of nanodiamonds created by laser-driven shock-compression of polyethylene terephthalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bergermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vorberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,90 +1161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture of hydrogen and methane under planetary interior conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argha Jyoti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bergermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Redmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (19), pp.14374-14383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1272,546 +1272,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Thomson scattering spectra from density functional theory molecular dynamics simulations based on a modified Chihara formula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of carbon up to 10 million kelvin from Kohn-Sham density functional theory molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Schörner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tilo Döppner</w:t>
+                <w:t xml:space="preserve">Abhiraj Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Kraus</w:t>
+                <w:t xml:space="preserve">Phanish Suryanarayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Fletcher</w:t>
+                <w:t xml:space="preserve">John Pask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Sadigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (6), pp.065207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.065207⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (1), pp.015306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.015306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380592v1</w:t>
+                <w:t xml:space="preserve">hal-05380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the onset of pressure-driven K-shell delocalization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray Thomson scattering spectra from density functional theory molecular dynamics simulations based on a modified Chihara formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kraus</w:t>
+                <w:t xml:space="preserve">Maximilian Schörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilo Döppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Neumayer</w:t>
+                <w:t xml:space="preserve">Dominik Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chapman</w:t>
+                <w:t xml:space="preserve">Luke Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 618 (7964), pp.270-275. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.065207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05996-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.065207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380595v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculation of the reflectivity of molecular fluids under shock compression</w:t>
+                <w:t xml:space="preserve">Observing the onset of pressure-driven K-shell delocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin French</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
+                <w:t xml:space="preserve">T. Döppner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Ravasio</w:t>
+                <w:t xml:space="preserve">D. Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexis Hernandez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Neumayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.107.134109⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 618 (7964), pp.270-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05996-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281029v1</w:t>
+                <w:t xml:space="preserve">hal-05380595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of carbon up to 10 million kelvin from Kohn-Sham density functional theory molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ab initio calculation of the reflectivity of molecular fluids under shock compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Pask</w:t>
+                <w:t xml:space="preserve">Alessandra Ravasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Sadigh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Alexis Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (1), pp.015306. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (13), pp.134109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.015306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.107.134109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380601v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics of diamond formation from hydrocarbon mixtures in planets</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2195,77 +2195,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Lütgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bergermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (35), pp.eabo0617. </w:t>
@@ -2297,494 +2297,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virial expansion of the electrical conductivity of hydrogen plasmas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of a laser-driven, narrow spectral bandwidth x-ray source for collective x-ray scattering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schörner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Redmer</w:t>
+                <w:t xml:space="preserve">M. J. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.045204⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0030958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710144v1</w:t>
+                <w:t xml:space="preserve">insu-03710148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallization of Shock-Compressed Liquid Ammonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ravasio</w:t>
+                <w:t xml:space="preserve">Virial expansion of the electrical conductivity of hydrogen plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Röpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schörner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Redmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.045204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.025003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319183v1</w:t>
+                <w:t xml:space="preserve">insu-03710144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of a laser-driven, narrow spectral bandwidth x-ray source for collective x-ray scattering experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metallization of Shock-Compressed Liquid Ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bachmann</w:t>
+                <w:t xml:space="preserve">A. Ravasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-A. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Divol</w:t>
+                <w:t xml:space="preserve">F. Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0030958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.126.025003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03710148v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon ionization at gigabar pressures: An ab initio perspective on astrophysical high-density plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian B. L. Witte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Schörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Röpke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilo Döppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, </w:t>
@@ -3001,90 +3001,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and electrical conductivity of warm dense ammonia at the conditions of large icy planets' interiors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ravasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Datchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Unknown Region. pp.abstract #MR024-07</w:t>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Mohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timofey Fedotenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanns-Peter Liermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3433,51 +3433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethany Ehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vorberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandy Bethkenhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dornheim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellenbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethkenhagen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;hme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Stevenson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67063-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argha Jyoti Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Bethkenhagen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bergermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Redmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adf5be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redmer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sch&#246;rner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Reinholz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kleinschmidt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schumacher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L&#252;tgert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk O Gericke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo D&#246;ppner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.70002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Heuser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Stevenson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62367-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kononov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian B&#246;hme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ceperley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00058G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Fletcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.065207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#246;ppner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kraus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05996-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin French" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.134109" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhiraj Sharma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanish Suryanarayana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pask" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sadigh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.015306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Cheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36841-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02130-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;rouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Blanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Faussurier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubiran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.045204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie R&#246;del" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo0617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;rner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.045204" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319183v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.025003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710148v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Macdonald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Saunders" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030958" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian B. L. Witte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd R&#246;pke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023260" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarguaglini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barroso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46561-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04417238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Mondal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mohrbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Fedotenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Peter Liermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Graziani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baczewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hofstadter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Stevenson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Ehlmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530037v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andriambariarijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Stevenson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethkenhagen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67063-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dornheim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellenbaum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;hme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0238630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R&#246;pke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Redmer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Sch&#246;rner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Reinholz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Kleinschmidt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055201" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Schumacher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian L&#252;tgert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk O Gericke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Bethkenhagen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo D&#246;ppner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctpp.70002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argha Jyoti Roy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bergermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Redmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adf5be" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Heuser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Stevenson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62367-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Stanek" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Kononov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Haines" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0198155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian B&#246;hme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ceperley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00058G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhiraj Sharma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanish Suryanarayana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pask" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Sadigh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.015306" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Fletcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.065207" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380595v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#246;ppner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kraus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neumayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chapman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05996-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281029v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin French" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.107.134109" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Cheng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36841-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04249422v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Hernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ninet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. French" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-023-02130-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;rouin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Blanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blancard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Faussurier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soubiran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.045204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie R&#246;del" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo0617" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Macdonald" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Saunders" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Divol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030958" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;rner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.045204" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03319183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravasio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Datchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.126.025003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian B. L. Witte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd R&#246;pke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.023260" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guarguaglini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okuchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barroso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46561-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04417238v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Mondal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mohrbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timofey Fedotenko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Peter Liermann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Graziani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baczewski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraffe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hofstadter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravit Helled" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Stevenson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Ehlmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>