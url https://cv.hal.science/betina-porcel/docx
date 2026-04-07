--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2042,971 +2042,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00395282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+                <w:t xml:space="preserve">A Plasmodium falciparum FcB1-schizont-EST collection providing clues to schizont specific gene structure and polymorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Artiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00910244v1</w:t>
+                <w:t xml:space="preserve">hal-05558288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan H. Badger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Grimwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 451 (7176), pp.359-362. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00945555v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00910244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451 (7176), pp.359-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011226v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00945555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286300v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Malagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132091v1</w:t>
+                <w:t xml:space="preserve">hal-00286300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Allen</w:t>
+                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312821v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Maheswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sonic Hedgehog signalling in the developing and adult brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorota Charytoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Rodríguez Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (1-2), pp.9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0928-4257(01)00075-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3016,223 +3150,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and marine parasites : the same battle ? (or how to look for markers of &amp;quot;parasitic lifestyle&amp;quot; in the marine biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod : Des parasites au plancton et inversement: biologie comparée et écologie des apicomplexes et des dinoflagellés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3242,112 +3376,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring parasitic life-style in marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3415,51 +3549,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="402D03E2"/>
+    <w:nsid w:val="FBD8107B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betina-porcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0169-5302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan Passer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Applen Clancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance Shea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia David-Palma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floyd Averette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Charytoniuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(01)00075-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NDSC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betina-porcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0169-5302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan Passer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Applen Clancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance Shea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia David-Palma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floyd Averette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Charytoniuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez Gomez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(01)00075-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NDSC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>