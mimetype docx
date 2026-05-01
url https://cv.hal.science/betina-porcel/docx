--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -434,295 +434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruibo Cai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Joanne Monjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.600823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377799v2</w:t>
+                <w:t xml:space="preserve">hal-03146011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibo Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Monjol</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.600823. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146011v1</w:t>
+                <w:t xml:space="preserve">hal-02377799v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aerobic eukaryotic parasite with functional mitochondria that likely lacks a mitochondrial genome</w:t>
               </w:r>
@@ -2042,1105 +2042,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00395282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plasmodium falciparum FcB1-schizont-EST collection providing clues to schizont specific gene structure and polymorphism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Artiguenave</w:t>
+                <w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan H. Badger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Grimwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-235⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558288v1</w:t>
+                <w:t xml:space="preserve">cea-00910244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $Phaeodactylum$ genome reveals the evolutionary history of diatom genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+                <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 456 (7410), pp.239-244. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 451 (7176), pp.359-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature07410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00910244v1</w:t>
+                <w:t xml:space="preserve">cea-00945555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational control of intron splicing in eukaryotes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Malagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature06495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-00945555v1</w:t>
+                <w:t xml:space="preserve">hal-04011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Espagne</w:t>
+                <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lespinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Malagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (5), pp.R77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04011226v1</w:t>
+                <w:t xml:space="preserve">hal-00286300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the model ascomycete fungus Podospora anserina.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-5-r77⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286300v1</w:t>
+                <w:t xml:space="preserve">hal-00132091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends of whole-genome duplications revealed by the ciliate Paramecium tetraurelia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Jubin</w:t>
+                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Maheswari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Jabbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 444 (7116), pp.171-8. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 431 (7011), pp.931-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00132091v1</w:t>
+                <w:t xml:space="preserve">hal-04312821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finishing the euchromatic sequence of the human genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+                <w:t xml:space="preserve">Sonic Hedgehog signalling in the developing and adult brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Charytoniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Charytoniuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Betina Porcel</w:t>
+                <w:t xml:space="preserve">José Rodríguez Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rodríguez Gomez</w:t>
+                <w:t xml:space="preserve">Hélène Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Ruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 96 (1-2), pp.9-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4257(01)00075-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0928-4257(01)00075-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3150,223 +3016,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human and marine parasites : the same battle ? (or how to look for markers of &amp;quot;parasitic lifestyle&amp;quot; in the marine biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques-Monod : Des parasites au plancton et inversement: biologie comparée et écologie des apicomplexes et des dinoflagellés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Roscoff (29680), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, nurture and the structure of macroalgal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Jonas Collen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collen</w:t>
+                <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven Sterck</w:t>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3376,112 +3242,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring parasitic life-style in marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3549,51 +3415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBD8107B"/>
+    <w:nsid w:val="4B8689A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betina-porcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0169-5302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan Passer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Applen Clancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance Shea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia David-Palma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floyd Averette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558288v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173029v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Charytoniuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez Gomez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(01)00075-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NDSC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402967v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betina-porcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0169-5302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan Passer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Applen Clancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance Shea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia David-Palma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floyd Averette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Charytoniuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(01)00075-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NDSC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>