--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -434,295 +434,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibo Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Kayal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Monjol</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.600823. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146011v1</w:t>
+                <w:t xml:space="preserve">hal-02377799v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic species in the parasitic Amoebophrya species complex revealed by a polyphasic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dinoflagellate Host Chloroplasts and Mitochondria Remain Functional During Amoebophrya Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Kayal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Alves-De-Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruibo Cai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bigeard</w:t>
+                <w:t xml:space="preserve">Lourdes Velo-Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Joanne Monjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.2531. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.600823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59524-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.600823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377799v3</w:t>
+                <w:t xml:space="preserve">hal-03146011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An aerobic eukaryotic parasite with functional mitochondria that likely lacks a mitochondrial genome</w:t>
               </w:r>
@@ -1238,295 +1238,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+                <w:t xml:space="preserve">Complete DNA Sequence of Kuraishia capsulata Illustrates Novel Genomic Features among Budding Yeasts (Saccharomycotina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Collén</w:t>
+                <w:t xml:space="preserve">Lucia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Porcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven G Ball</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Hullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (12), pp.2524-2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evt201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+                <w:t xml:space="preserve">cea-04669702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete DNA Sequence of Kuraishia capsulata Illustrates Novel Genomic Features among Budding Yeasts (Saccharomycotina)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Betina Porcel</w:t>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Hullo</w:t>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (12), pp.2524-2539. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evt201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04669702v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of animal genome architecture unmasked by rapid evolution of a pelagic tunicate</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B8689A0"/>
+    <w:nsid w:val="20284D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betina-porcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0169-5302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan Passer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Applen Clancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance Shea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia David-Palma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floyd Averette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Charytoniuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(01)00075-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NDSC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betina-porcel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0169-5302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398367v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ryan Passer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Applen Clancey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrance Shea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia David-Palma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floyd Averette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.79114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114990v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farhat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Kayal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00927-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377799v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Cai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Alves-De-Souza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59524-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Suarez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Monjol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.600823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe John" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yameng Lu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylke Wohlrab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Janou&#353;kovec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav1110" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02251" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04320340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blake Billmyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A. Cuomo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minou Nowrousian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.2002527" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina M Porcel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Opperdoes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Madoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04669702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Hullo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt201" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00544648v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henriet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutada Mungpakdee" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1194167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Maheswari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jabbari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Allen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2010-11-8-r85" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Artiguenave" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-235" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00910244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Badger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Grimwood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00945555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Malagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-5-r77" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jubin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173029v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Charytoniuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez Gomez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Faure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ruat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4257(01)00075-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ5NDSC5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Collen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Scornet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>