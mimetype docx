--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -766,191 +766,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of Nantes architecture school, France</w:t>
+                <w:t xml:space="preserve">Relations entre enseignement, profession et organisations professionnelles : acteurs de l’architecture dans le territoire nantais 1990-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teachers Conference: Educating the Cosmopolitan Architect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACSA/EAAE, Jun 2023, Reykjavik Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">Bâtir l'architecture et la ville : des écoles en leur territoires (XXe et XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure d'architecture de Strasbourg, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919536v1</w:t>
+                <w:t xml:space="preserve">hal-04076573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre enseignement, profession et organisations professionnelles : acteurs de l’architecture dans le territoire nantais 1990-2020</w:t>
+                <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of Nantes architecture school, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtir l'architecture et la ville : des écoles en leur territoires (XXe et XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale supérieure d'architecture de Strasbourg, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Teachers Conference: Educating the Cosmopolitan Architect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACSA/EAAE, Jun 2023, Reykjavik Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076573v1</w:t>
+                <w:t xml:space="preserve">hal-04919536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of the Nantes school of architecture, France</w:t>
               </w:r>
@@ -1116,109 +1116,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former des &amp;quot;passe-muraille&amp;quot; ? ou ce que les pédagogies « hors les murs » font au capital spatial des étudiant.e.s en architecture, le cas de l’ENSA Nantes</w:t>
+                <w:t xml:space="preserve">Figures et conditions d’insertion professionnelle des jeunes diplômés en architecture (2015-2018) – Le cas de l’ensa Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AAU “ In situ, avec et par l’expérience pédagogies “hors les murs” dans les écoles d’architecture, d’urbanisme et de paysage"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAU-CRESSON; RAMAU, Dec 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANR ensARCHI n° 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2022, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935922v1</w:t>
+                <w:t xml:space="preserve">hal-04048380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir architecte, le capital spatial en questions</w:t>
               </w:r>
@@ -1280,109 +1280,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures et conditions d’insertion professionnelle des jeunes diplômés en architecture (2015-2018) – Le cas de l’ensa Nantes</w:t>
+                <w:t xml:space="preserve">Former des &amp;quot;passe-muraille&amp;quot; ? ou ce que les pédagogies « hors les murs » font au capital spatial des étudiant.e.s en architecture, le cas de l’ENSA Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR ensARCHI n° 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Strasbourg, Nov 2022, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">Colloque international AAU “ In situ, avec et par l’expérience pédagogies “hors les murs” dans les écoles d’architecture, d’urbanisme et de paysage"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAU-CRESSON; RAMAU, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048380v1</w:t>
+                <w:t xml:space="preserve">hal-04935922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les architectes-ingénieurs, une nouvelle élite des mondes de l’architecture ? Le cas des double-diplômés de l’ENSA Nantes</w:t>
               </w:r>
@@ -2431,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F0F1423"/>
+    <w:nsid w:val="9AC92F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bettina-horsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6818-0568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184306760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315251065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NANT3010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bettina-horsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6818-0568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184306760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315251065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NANT3010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>