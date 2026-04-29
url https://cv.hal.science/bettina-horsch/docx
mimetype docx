--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -2431,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AC92F01"/>
+    <w:nsid w:val="5C927275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>