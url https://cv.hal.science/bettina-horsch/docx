--- v2 (2026-04-29)
+++ v3 (2026-04-30)
@@ -766,377 +766,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre enseignement, profession et organisations professionnelles : acteurs de l’architecture dans le territoire nantais 1990-2020</w:t>
+                <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of Nantes architecture school, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bâtir l'architecture et la ville : des écoles en leur territoires (XXe et XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École nationale supérieure d'architecture de Strasbourg, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Teachers Conference: Educating the Cosmopolitan Architect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACSA/EAAE, Jun 2023, Reykjavik Iceland, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076573v1</w:t>
+                <w:t xml:space="preserve">hal-04919536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of Nantes architecture school, France</w:t>
+                <w:t xml:space="preserve">Relations entre enseignement, profession et organisations professionnelles : acteurs de l’architecture dans le territoire nantais 1990-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Halgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teachers Conference: Educating the Cosmopolitan Architect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACSA/EAAE, Jun 2023, Reykjavik Iceland, Iceland</w:t>
+              <w:t xml:space="preserve">Bâtir l'architecture et la ville : des écoles en leur territoires (XXe et XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École nationale supérieure d'architecture de Strasbourg, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919536v1</w:t>
+                <w:t xml:space="preserve">hal-04076573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of the Nantes school of architecture, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La documentariste, la sociologue et l’architecte : collaborer pour documenter et incarner des architectes en devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Horsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Ouvrard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Beauparlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educating the Cosmopolitan Architect : ACSA/EAAE Teachers Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Écritures alternatives de la recherche en SHS : nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR AAU CRENAU; MSH Ange Guépin, Nov 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297509v1</w:t>
+                <w:t xml:space="preserve">hal-04935880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La documentariste, la sociologue et l’architecte : collaborer pour documenter et incarner des architectes en devenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning from spatial capital in architectural education Tools and perspectives : the case of the Nantes school of architecture, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Horsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ouvrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Beauparlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écritures alternatives de la recherche en SHS : nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educating the Cosmopolitan Architect : ACSA/EAAE Teachers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Collegiate Schools of Architecture (ACSA), Jun 2023, Reykjavík, Iceland. pp.42-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35483/ACSA.Teach.2023.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935880v1</w:t>
+                <w:t xml:space="preserve">hal-04297509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures et conditions d’insertion professionnelle des jeunes diplômés en architecture (2015-2018) – Le cas de l’ensa Nantes</w:t>
               </w:r>
@@ -2431,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C927275"/>
+    <w:nsid w:val="1BA1952F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bettina-horsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6818-0568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184306760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315251065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NANT3010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/bettina-horsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6818-0568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184306760" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315251065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919417v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Horsch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ouvrard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13352" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Halgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463040v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silv&#232;re Tribout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557141v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076573v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauparlant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35483/ACSA.Teach.2023.6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Alletru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04002476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NANT3010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>