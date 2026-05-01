--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -199,619 +199,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile simulation of textile fabrics: Design of simulation signals with regard to fingerprint</w:t>
+                <w:t xml:space="preserve">Enhancing Object Localization in VR: Tactile-Based HRTF and Vibration Headphones for Spatial Haptic Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550975v1</w:t>
+                <w:t xml:space="preserve">hal-04376358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Object Localization in VR: Tactile-Based HRTF and Vibration Headphones for Spatial Haptic Feedback</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tactile simulation of textile fabrics: Design of simulation signals with regard to fingerprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.109113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376358v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Detection Threshold of Audio-Tactile Delays With Virtual Button</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flexible Cloud-based HIL Testing of Batteries for Various Electrified Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Ouari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+                <w:t xml:space="preserve">Ronan German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">T. Kalogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3268842⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, IEEE Transactions on Vehicular Technology, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tvt.2023.3337655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169371v1</w:t>
+                <w:t xml:space="preserve">hal-04327711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Cloud-based HIL Testing of Batteries for Various Electrified Vehicles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+                <w:t xml:space="preserve">Temporal Detection Threshold of Audio-Tactile Delays With Virtual Button</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. He</w:t>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tournez</w:t>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, IEEE Transactions on Vehicular Technology, pp.1-10. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.491-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tvt.2023.3337655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3268842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327711v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Friction Reduction in Longitudinal Ultrasonic Surface Haptic Devices With Non-Collinear Vibrations and Finger Displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, IEEE Transactions on Haptics (ToH), 15 (1), pp.8-13. </w:t>
@@ -862,90 +862,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of an ultrasonic haptic interface for button simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Sensors and Actuators A: Physical, 342, pp.113624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -973,356 +973,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977350v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Perception of Ultrasonic Square Reductions of Friction with Variable Sharpness and Duration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LQR based MIMO-PID controller for the vector control of an underdamped harmonic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueorguiev</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2019.2894412⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (1), pp.106314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997265v1</w:t>
+                <w:t xml:space="preserve">hal-03011326v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LQR based MIMO-PID controller for the vector control of an underdamped harmonic oscillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">The Perception of Ultrasonic Square Reductions of Friction with Variable Sharpness and Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134 (1), pp.106314. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2019.2894412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011326v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From finger friction and induced vibrations to brain activation: Tactile comparison between real and virtual textile fabrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Camillieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouchnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1367,230 +1367,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 1: Modelling Intermittent Contact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 2: Experimental Evaluation of Intermittent Contact and Squeeze Film Levitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zlatko Vidrih</w:t>
+                <w:t xml:space="preserve">Brygida Dzidek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Giamundo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+                <w:t xml:space="preserve">Cedrick Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.196 - 207. </w:t>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.208 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2671432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2671376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629239v1</w:t>
+                <w:t xml:space="preserve">hal-01629242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tactile perception of transient changes in friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mouraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1631,1514 +1631,1514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 2: Experimental Evaluation of Intermittent Contact and Squeeze Film Levitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 1: Modelling Intermittent Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brygida Dzidek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zlatko Vidrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Giamundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedrick Chappaz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.208 - 216. </w:t>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.196 - 207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2671376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2671432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629242v1</w:t>
+                <w:t xml:space="preserve">hal-01629239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude Control of an Ultrasonic Vibration for a Tactile Stimulator</w:t>
+                <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (3), pp.1692 - 1701. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.296 - 301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2535300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396831v1</w:t>
+                <w:t xml:space="preserve">hal-01425156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
+                <w:t xml:space="preserve">Amplitude Control of an Ultrasonic Vibration for a Tactile Stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.296 - 301. </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.1692 - 1701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2016.2607200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2016.2535300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425156v1</w:t>
+                <w:t xml:space="preserve">hal-01396831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085028⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254871v1</w:t>
+                <w:t xml:space="preserve">hal-01198587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuru Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01198587v1</w:t>
+                <w:t xml:space="preserve">hal-01253575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (8), pp.085028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/24/8/085028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253575v1</w:t>
+                <w:t xml:space="preserve">hal-01254871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Different Models and Simulation Approaches for the Energetic Study of a Subway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Horrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Verhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (2), pp.556 - 565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2280727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018393v1</w:t>
+                <w:t xml:space="preserve">hal-01877200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector control method applied to a traveling wave in a finite beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (1), pp.147-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.6689782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Amanci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 217, pp.129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of forging processes assisted by piezoelectric actuators : principles and experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Bigot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064858v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Different Models and Simulation Approaches for the Energetic Study of a Subway</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of forging processes assisted by piezoelectric actuators : principles and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delarue</w:t>
+                <w:t xml:space="preserve">T.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Verhille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.244-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877200v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.408-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3172,77 +3172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 196, pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3301,90 +3301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consideration in a Piezoelectric Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tardiveau Rémi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanci Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawson Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, </w:t>
@@ -3422,90 +3422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Compensation of the Internal Friction Torque of a Travelling Wave Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sandulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorin Ionescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3578,51 +3578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Crevits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3682,64 +3682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical optimization of an ultrasonic tactile plate for surface texture rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.91-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3773,64 +3773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis of an Ultrasonic Motor for a New Wave Amplitude Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,64 +3916,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of tactile feedback using squeeze film effect devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43, pp.123-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4011,64 +4011,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeeze film effect for the design of an ultrasonic tactile plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (12), pp.2678 - 2688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4115,64 +4115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and identification of a planar standing wave ultrasonic motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4218,64 +4218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A torque estimator for a traveling wave ultrasonic motor - application to an active claw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (8), pp.1468 - 1477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4309,64 +4309,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise position control of a travelling wave ultrasonic motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,51 +4452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'une machine asynchrone par réseaux de perméances en vue de sa commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delforge-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6 (12), pp.1785-1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4542,51 +4542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et commande vectorielle d'un moteur asynchrone saturé avec contrôle dynamique du flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,792 +4684,792 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Hardware and Driver-in-the-Loop for Battery Testing applied to Electrified Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle de contact doigt-surface pour une interface haptique piézoélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Laklaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Torres Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tournez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071144v1</w:t>
+                <w:t xml:space="preserve">hal-05506664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Hardware and Driver-in-the-Loop for Battery Testing applied to Electrified Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Ouari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Ronan German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.293-304, </w:t>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770749v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Based Model Representation for Design and Optimization of Piezoelectric Energy Harvesting Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0291⟩</w:t>
+              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.293-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082136v1</w:t>
+                <w:t xml:space="preserve">hal-04770749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception du signal de contrôle d'un dispositif tactile pour le rendu de tissus textiles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Energy-Based Model Representation for Design and Optimization of Piezoelectric Energy Harvesting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312927v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de contact doigt-surface pour une interface haptique piézoélectrique</w:t>
+                <w:t xml:space="preserve">Conception du signal de contrôle d'un dispositif tactile pour le rendu de tissus textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Laklaoui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emilie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506701v1</w:t>
+                <w:t xml:space="preserve">hal-05312927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de contact doigt-surface pour une interface haptique piézoélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Laklaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506664v1</w:t>
+                <w:t xml:space="preserve">hal-05506701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of 2D shapes with varying complexity and thickness on an ultrasonic tactile display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rohou--Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurohaptics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5494,90 +5494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine AFIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ines di Loreto, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5602,103 +5602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal detection threshold of audio-tactile delays under conditions of active touch with and without a visual cue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Haptics Conference (WHC), WHC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
@@ -5727,103 +5727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande d’un mode vibration confiné par des métamateriaux pour application haptique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Ouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5842,1510 +5842,1510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
+                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823700v2</w:t>
+                <w:t xml:space="preserve">hal-03784490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
+                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784490v2</w:t>
+                <w:t xml:space="preserve">hal-03823700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
+                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada, France</w:t>
+              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, On Line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632579v1</w:t>
+                <w:t xml:space="preserve">hal-04550927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
+                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Angelica Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.350-350, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550851v1</w:t>
+                <w:t xml:space="preserve">hal-04550859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference between average efficiency and efficiency map of the electric drive on fuel saving estimation for P-HEV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tournez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC) 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699159⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767759v1</w:t>
+                <w:t xml:space="preserve">hal-04550851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Haptics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681599v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Difference between average efficiency and efficiency map of the electric drive on fuel saving estimation for P-HEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gijon (Online), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843539v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Kaci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecmsm51310.2021.9468870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550927v1</w:t>
+                <w:t xml:space="preserve">hal-03681599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online event, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04550859v1</w:t>
+                <w:t xml:space="preserve">hal-03843539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel saving of rear based retrofit hybridization from front based engine vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Tournez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715422v1</w:t>
+                <w:t xml:space="preserve">hal-04550792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+                <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+              <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550792v1</w:t>
+                <w:t xml:space="preserve">hal-04550812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fuel saving of rear based retrofit hybridization from front based engine vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Power Electronics Society (IEEE PELS) Malaysia Chapter; IEEE Power &amp; Energy Society (IEEE PES) Malaysia Chapter, Dec 2020, Online, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550812v1</w:t>
+                <w:t xml:space="preserve">hal-03715422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Kaci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. </w:t>
@@ -7383,103 +7383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Normal and Lateral Vibration on Surface Haptic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Kaci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, France. pp.199-204, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7513,103 +7513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Kaci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. </w:t>
@@ -7641,355 +7641,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling Ultrasonic Wave Enhances Keyclick Sensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gueorguiev</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2018 - 11th International Conference on Haptics: Science, Technology, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Haptic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905646v1</w:t>
+                <w:t xml:space="preserve">hal-01737787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travelling Ultrasonic Wave Enhances Keyclick Sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2018 - 11th International Conference on Haptics: Science, Technology, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737787v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and evaluation of a 2-D Multimodal Controlled-Friction Display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Haptics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Fürstenfeldbruck (Munich), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,103 +8014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling multiple edges: the tactile perception of short ultrasonic square reductions of the finger-surface friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Haptics Conference (WHC) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8148,64 +8148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic model of a PAD actuator : dynamic operations and pull-off at high speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8250,351 +8250,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dtact: a tactile device which changes how a surface is perceived</w:t>
+                <w:t xml:space="preserve">A novel method using EEG to characterize the cortical processes involved in active and passive touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Giraud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Athanasia Moungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luis Thonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR 2016 - 14th International Conference on New Actuators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE - Haptic Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS.2016.7463178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638245v1</w:t>
+                <w:t xml:space="preserve">hal-01318133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method using EEG to characterize the cortical processes involved in active and passive touch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dtact: a tactile device which changes how a surface is perceived</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire−semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - Haptic Symposium 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR 2016 - 14th International Conference on New Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brême, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318133v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Rendering Strategies with a High Fidelity - Capacitive Visual-Haptic Friction Control Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptics: Perception, Devices, Control, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8628,103 +8628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychophysical Power Optimization of Friction Modulation for Tactile Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueorguiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrick Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptics: Perception, Devices, Control, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8752,1718 +8752,1718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253392v1</w:t>
+                <w:t xml:space="preserve">hal-01201879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
+                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">World Haptics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201885v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM) (Liberec ;2015))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6</w:t>
+              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364291v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM) (Liberec ;2015))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253582v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ddzidek Brigyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adams Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
+              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201877v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
+                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252057v1</w:t>
+                <w:t xml:space="preserve">hal-01201877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
+                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238296v1</w:t>
+                <w:t xml:space="preserve">hal-01252057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
+              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201879v1</w:t>
+                <w:t xml:space="preserve">hal-01238296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a multi-degree of freedom worktool for vibrations assisted forging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109559v1</w:t>
+                <w:t xml:space="preserve">hal-01065171v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, PENN STATE, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Modelling of beam excited by piezoelectric actuators in view of tactile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines Converters and Systems ELECTRIMACS (Valencia; 2014; 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Valencia, Spain. 1-6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065171v4</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of beam excited by piezoelectric actuators in view of tactile applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines Converters and Systems ELECTRIMACS (Valencia; 2014; 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Valencia, Spain. 1-6 p</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ramon Blasco-Gimenez and Ilhem Slama-Belkhodja, May 2014, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364405v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Control of a multi-degree of freedom worktool for vibrations assisted forging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics, AIM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.812-817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2014.6878179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059559v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurohaptics 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Versailles, France. pp.453-459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10491,459 +10491,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01043960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modulations de frottement par effet squeeze film et électrovibration: validité de la complémentarité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design and causal modelling of a piezoelectric multi-actuator system used in forging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie - JIFT 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.457-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059572v1</w:t>
+                <w:t xml:space="preserve">hal-03170446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-Loop Control for Squeeze Film Effect in Tactile Stimulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Analyse des modulations de frottement par effet squeeze film et électrovibration: validité de la complémentarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference and exhibition on new actuators and drives (Actuator 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Bremen, Germany. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie - JIFT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Physique et Mécanique Textiles (LPMT), May 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018412v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and causal modelling of a piezoelectric multi-actuator system used in forging processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Closed-Loop Control for Squeeze Film Effect in Tactile Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference and exhibition on new actuators and drives (Actuator 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bremen, Germany. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03170446v1</w:t>
+                <w:t xml:space="preserve">hal-01018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrovibration Modeling Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptics: Neuroscience, Devices, Modeling, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10977,103 +10977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to HARvest energy from a hapTIC display in a handheld device: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11098,90 +11098,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified power supply for piezoelectric actuators used in forging processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications, EPE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11219,90 +11219,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive wave: a new multisource vibration technique to assist forming processes - kinematic study, simulation results and design proposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armaghan Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés Français de Mécanique (21 ; 2013 ; Bordeaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, France</w:t>
@@ -11331,77 +11331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging two tactile stimulation principles: electrovibration and squeeze film effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Haptics Conference (WHC), 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Daejon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11420,996 +11420,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuator</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.485-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750050v1</w:t>
+                <w:t xml:space="preserve">hal-00670523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Photovoltaic Conversion System using Energetic Macroscopic Representation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delarue</w:t>
+                <w:t xml:space="preserve">Modelling of piezoelectric actuators used in forging processes: principles and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Motion Control Conference (EPE/PEMC), 2012 15th International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2012.6397361⟩</w:t>
+              <w:t xml:space="preserve">Electrical Machines (ICEM), 2012 XXth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. pp.709-714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6349949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111851v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of piezoelectric actuators used in forging processes: principles and experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Machines (ICEM), 2012 XXth International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actuator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064895v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a Photovoltaic Conversion System using Energetic Macroscopic Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.485-489, </w:t>
+              <w:t xml:space="preserve">Power Electronics and Motion Control Conference (EPE/PEMC), 2012 15th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Novi Sad, Serbia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2012.6397361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670523v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STIMTAC, a tactile input device with programmable friction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UIST'11, the 24th ACM Symposium on User Interface Software and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2046396.2046401⟩</w:t>
+              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Istambul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638442v1</w:t>
+                <w:t xml:space="preserve">hal-00642528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">STIMTAC, a tactile input device with programmable friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Olivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Istambul, Turkey. </w:t>
+              <w:t xml:space="preserve">UIST'11, the 24th ACM Symposium on User Interface Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Santa Barbara, United States. pp.7-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2046396.2046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642528v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534011v1</w:t>
+                <w:t xml:space="preserve">inria-00534020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
+              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534020v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching drive control using Energetic Macroscopic Representation - expert level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12490,64 +12490,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric actuator for a force-feedback application: preliminary evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston M'Boungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHaptics conference, 2009 and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems. World Haptics 2009. Third Joint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States. pp.85-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12581,77 +12581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the development of a new force-feedback tactile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTUATOR2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12670,308 +12670,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-based control of electromechanical systems using causal graphical descriptions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modelling and Control of an Ultrasonic Motor: Application to a Mechanical Claw Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Industrial Applications of Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347781⟩</w:t>
+              <w:t xml:space="preserve">IEEE Industrial Electronics, IECON 2006 - 32nd Annual Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.970 - 975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109564v1</w:t>
+                <w:t xml:space="preserve">hal-01111842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Control of an Ultrasonic Motor: Application to a Mechanical Claw Drive</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Inversion-based control of electromechanical systems using causal graphical descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industrial Electronics, IECON 2006 - 32nd Annual Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.970 - 975, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference On Industrial Applications of Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, PARIS, France. pp.5276-5281, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111842v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Position Control of a Travelling Wave Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aragones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13076,51 +13076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal detection threshold of audio-tactile delays under conditions of active touch with and without a visual clue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13128,51 +13128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mouraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, San Fransisco, United States</w:t>
@@ -13233,103 +13233,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Superimposition for Multi-fingers Variable Friction Tactile Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Haptics: Perception, Devices, Control, and Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9774, , pp.521-530, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13363,64 +13363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande des actionneurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Sciences Publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commandes d'actionneurs électriques synchrones et spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Sciences Publications, 2011, EGEM - Génie Electrique, 978-2-7462-2596-1</w:t>
@@ -13449,90 +13449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consumption Reduction of a Controlled Friction Tactile Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6192, pp.44 - 49, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13598,77 +13598,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface tactile vibrante transparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1153963. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13699,64 +13699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Tactile Vibrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2008116980. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13864,51 +13864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A699CB8F"/>
+    <w:nsid w:val="150A1DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14095,51 +14095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betty-semail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-6976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069419183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04327711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalogiannis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2023.3337655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01997265v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2894412" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygida Dzidek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671376" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064859v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.6689782" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Horrein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Verhille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2280727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delforge-Delmotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D602E7B0B44295A22EF8518BDC2965EF4E975DF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05071144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0335" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0291" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Laklaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Roquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699159" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318133v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Moungou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lombart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luis Thonnard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2016.7463178" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109559v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878179" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364405v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960220" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Khan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397361" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064895v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349949" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810841" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111842v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347296" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778253v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mouraux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betty-semail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-6976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069419183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04327711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalogiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2023.3337655" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01997265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2894412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygida Dzidek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Horrein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Verhille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2280727" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.6689782" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delforge-Delmotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D602E7B0B44295A22EF8518BDC2965EF4E975DF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Laklaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05071144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0335" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Roquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699159" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Moungou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lombart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luis Thonnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2016.7463178" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878179" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960220" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Khan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064895v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349949" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397361" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810841" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111842v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347296" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778253v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mouraux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>