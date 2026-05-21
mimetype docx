--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -441,295 +441,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Cloud-based HIL Testing of Batteries for Various Electrified Vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Detection Threshold of Audio-Tactile Delays With Virtual Button</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan German</w:t>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kalogiannis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florian Tournez</w:t>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tvt.2023.3337655⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3268842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327711v1</w:t>
+                <w:t xml:space="preserve">hal-04169371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Detection Threshold of Audio-Tactile Delays With Virtual Button</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+                <w:t xml:space="preserve">A Flexible Cloud-based HIL Testing of Batteries for Various Electrified Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Ouari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+                <w:t xml:space="preserve">J. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.491-496. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, IEEE Transactions on Vehicular Technology, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3268842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tvt.2023.3337655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169371v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of Friction Reduction in Longitudinal Ultrasonic Surface Haptic Devices With Non-Collinear Vibrations and Finger Displacement</w:t>
               </w:r>
@@ -767,51 +767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, IEEE Transactions on Haptics (ToH), 15 (1), pp.8-13. </w:t>
@@ -992,51 +992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LQR based MIMO-PID controller for the vector control of an underdamped harmonic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,291 +1501,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tactile perception of transient changes in friction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 1: Modelling Intermittent Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mouraux</w:t>
+                <w:t xml:space="preserve">Zlatko Vidrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Giamundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (137), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.196 - 207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2671432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756877v1</w:t>
+                <w:t xml:space="preserve">hal-01629239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction Reduction through Ultrasonic Vibration Part 1: Modelling Intermittent Contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tactile perception of transient changes in friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zlatko Vidrih</w:t>
+                <w:t xml:space="preserve">André Mouraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Giamundo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Thonnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.196 - 207. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (137), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2017.2671432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2017.0641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629239v1</w:t>
+                <w:t xml:space="preserve">hal-01756877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Variable Friction Tactile Display using an ultrasonic travelling wave</w:t>
               </w:r>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2029,337 +2029,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuru Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198587v1</w:t>
+                <w:t xml:space="preserve">hal-01253575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Perceptual Independence of Ultrasonic Vibration and Electrovibration for Friction Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Power analysis for the design of a large area ultrasonic tactile touch panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuru Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2015.2430353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253575v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized modal analysis for closed-loop piezoelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Horrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,438 +2560,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector control method applied to a traveling wave in a finite beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Amanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.6689782⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 217, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064859v1</w:t>
+                <w:t xml:space="preserve">hal-01044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the energy harvesting performance of a piezoelectric bender outside its resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Amanci</w:t>
+                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 217, pp.129-138. </w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044406v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation from a tactile device to render the touch of textile fabrics: a preliminary study on velvet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+                <w:t xml:space="preserve">Vector control method applied to a traveling wave in a finite beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.147-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0040517514521116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.6689782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018393v1</w:t>
+                <w:t xml:space="preserve">hal-01064859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of forging processes assisted by piezoelectric actuators : principles and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3049,260 +3049,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 196, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924729v1</w:t>
+                <w:t xml:space="preserve">hal-00924620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a haptic knob</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of slip cue to curvature perception through active and dynamic touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.408-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2013.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924620v1</w:t>
+                <w:t xml:space="preserve">hal-00924729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consideration in a Piezoelectric Generator</w:t>
               </w:r>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanci Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawson Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, </w:t>
@@ -4650,51 +4650,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4792,291 +4792,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Hardware and Driver-in-the-Loop for Battery Testing applied to Electrified Vehicles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan German</w:t>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34746/epe2025-0335⟩</w:t>
+              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.293-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05071144v1</w:t>
+                <w:t xml:space="preserve">hal-04770749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Cues with Net Lateral Forces Resulting from a Travelling Wave</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Hardware and Driver-in-the-Loop for Battery Testing applied to Electrified Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Understanding Touch; Technology and Systems; Applications and Interaction (EuroHaptics 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lille, France. pp.293-304, </w:t>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70058-3_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770749v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Based Model Representation for Design and Optimization of Piezoelectric Energy Harvesting Systems</w:t>
               </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Torres Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5488,1543 +5488,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation du toucher de surfaces textiles à l'aide d'un stimulateur : Conception des signaux de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine AFIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ines di Loreto, Apr 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014962v1</w:t>
+                <w:t xml:space="preserve">hal-05626779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal detection threshold of audio-tactile delays under conditions of active touch with and without a visual cue</w:t>
+                <w:t xml:space="preserve">Cross-modal interaction of stereoscopy, surface deformation and tactile feedback on the perception of texture roughness in an active touch condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Courtin</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Berthaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Haptics Conference (WHC), WHC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine AFIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ines di Loreto, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169411v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d’un mode vibration confiné par des métamateriaux pour application haptique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Temporal detection threshold of audio-tactile delays under conditions of active touch with and without a visual cue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE World Haptics Conference (WHC), WHC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205126v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+                <w:t xml:space="preserve">Commande d’un mode vibration confiné par des métamateriaux pour application haptique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Ouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784490v2</w:t>
+                <w:t xml:space="preserve">hal-04205126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Low-frequency ultrasound skin mechanical impedance sensor for Pressure Ulcer diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Électrique (JCGE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823700v2</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784490v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Low-frequency ultrasound device for pressure ulcer diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, On Line, Germany</w:t>
+              <w:t xml:space="preserve">EPUAP 2022 - 22nd Annual Meeting of the European Pressure Ulcer Advisory Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550927v1</w:t>
+                <w:t xml:space="preserve">hal-03823700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Controller design for the Vector Control of Piezoelectric transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR; International Conference and Exhibition on New Actuator Systems and Applications 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, On Line, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550859v1</w:t>
+                <w:t xml:space="preserve">hal-04550927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Model Proposition for Friction Attenuation Analysis in Lateral Ultrasonic Surface Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Angelica Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.350-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550851v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Difference between average efficiency and efficiency map of the electric drive on fuel saving estimation for P-HEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Roquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gijon (Online), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632579v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference between average efficiency and efficiency map of the electric drive on fuel saving estimation for P-HEV</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic Finger Force Measurement with Lateral Ultrasonic Surface Haptic Devices for Friction Reduction Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Gijon (Online), Spain. </w:t>
+              <w:t xml:space="preserve">2021 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, France. pp.67-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC53923.2021.9699159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WHC49131.2021.9517200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767759v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+                <w:t xml:space="preserve">Technological issues with multimodal touch input devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Haptics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montreal, Canada, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681599v1</w:t>
+                <w:t xml:space="preserve">hal-03632579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Vector Controlled Ultrasonic Transducer Applied to Soft Material Mechanical Impedance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Liberec, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ecmsm51310.2021.9468870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843539v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Low Frequency Ultrasound Diagnostics Sensor for Pressure Ulcers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elis Marina Sales de Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPUAP Virtual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online event, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550792v1</w:t>
+                <w:t xml:space="preserve">hal-03843539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2MoTac: Simulation of Button Click by Superposition of Two Ultrasonic Plate Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7069,966 +7064,975 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptics: Science, Technology, Applications. EuroHaptics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel saving of rear based retrofit hybridization from front based engine vehicle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Analysis of Lateral vs. Normal Vibration Modes for Ultrasonic Surface Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden (NL), Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58147-3_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715422v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
+                <w:t xml:space="preserve">Fuel saving of rear based retrofit hybridization from front based engine vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Richert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE World Haptics Conference (WHC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Power Electronics Society (IEEE PELS) Malaysia Chapter; IEEE Power &amp; Energy Society (IEEE PES) Malaysia Chapter, Dec 2020, Online, Malaysia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031306v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Normal and Lateral Vibration on Surface Haptic Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Tokyo, France. pp.199-204, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WHC.2019.8816124⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/whc.2019.8816168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550857v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison Between Normal and Lateral Vibration on Surface Haptic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Angelica Torres Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE World Haptics Conference (WHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/whc.2019.8816168⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, France. pp.199-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2019.8816124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548539v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fundamental Acoustical Finger Force Calculation for Out-of-Plane Ultrasonic Vibration and its Correlation with Friction Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptic Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE World Haptics Conference (WHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/whc.2019.8816168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737787v1</w:t>
+                <w:t xml:space="preserve">hal-04548539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling Ultrasonic Wave Enhances Keyclick Sensation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Kaci</w:t>
+                <w:t xml:space="preserve">Evaluation of a Friction Reduction Based Haptic Surface at High Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomohiro Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2018 - 11th International Conference on Haptics: Science, Technology, and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Haptic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905646v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and evaluation of a 2-D Multimodal Controlled-Friction Display</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Travelling Ultrasonic Wave Enhances Keyclick Sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Haptics 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Fürstenfeldbruck (Munich), Germany</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2018 - 11th International Conference on Haptics: Science, Technology, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538340v1</w:t>
+                <w:t xml:space="preserve">hal-01905646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeling multiple edges: the tactile perception of short ultrasonic square reductions of the finger-surface friction</w:t>
               </w:r>
@@ -8129,1065 +8133,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model of a PAD actuator : dynamic operations and pull-off at high speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Control and evaluation of a 2-D Multimodal Controlled-Friction Display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire−semail</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, BREMEN, Germany</w:t>
+              <w:t xml:space="preserve">IEEE World Haptics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Fürstenfeldbruck (Munich), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427184v1</w:t>
+                <w:t xml:space="preserve">hal-01538340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method using EEG to characterize the cortical processes involved in active and passive touch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic model of a PAD actuator : dynamic operations and pull-off at high speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire−semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - Haptic Symposium 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, BREMEN, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318133v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dtact: a tactile device which changes how a surface is perceived</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+                <w:t xml:space="preserve">Texture Rendering Strategies with a High Fidelity - Capacitive Visual-Haptic Friction Control Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire−semail</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR 2016 - 14th International Conference on New Actuators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics: Perception, Devices, Control, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42321-0_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638245v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Rendering Strategies with a High Fidelity - Capacitive Visual-Haptic Friction Control Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychophysical Power Optimization of Friction Modulation for Tactile Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueorguiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrick Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haptics: Perception, Devices, Control, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-42321-0_23⟩</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-42324-1_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341981v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychophysical Power Optimization of Friction Modulation for Tactile Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
+                <w:t xml:space="preserve">A novel method using EEG to characterize the cortical processes involved in active and passive touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasia Moungou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedrick Chappaz</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luis Thonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Perception, Devices, Control, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-42324-1_35⟩</w:t>
+              <w:t xml:space="preserve">IEEE - Haptic Symposium 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTICS.2016.7463178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342010v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dtact: a tactile device which changes how a surface is perceived</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire−semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR 2016 - 14th International Conference on New Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brême, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201879v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, leberec, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMSM.2015.7208676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253392v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ddzidek Brigyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sednaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adams Michael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201885v1</w:t>
+                <w:t xml:space="preserve">hal-01253582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, identification and control of a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,866 +9232,836 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop of Electronics, Control, Measurement, Signals and their Application to Mechatronics (ECMSM) (Liberec ;2015))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Liberec, Czech Republic. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fingerprint Mechanics and non-Coulombic Friction in Ultrasonic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure dependence of friction modulation in ultrasonic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE - World Haptics Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Haptics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177689⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253582v1</w:t>
+                <w:t xml:space="preserve">hal-01253392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
+                <w:t xml:space="preserve">Vector control applied to a Langevin transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201877v1</w:t>
+                <w:t xml:space="preserve">hal-01201885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+                <w:t xml:space="preserve">Modelling and control of a travelling wave in a finite beam, using multi-modal approach and vector control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Frequency Control Symposium &amp; European Frequency and Time Forum will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Denver, Colorado, USA,, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2015.7138895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252057v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
+                <w:t xml:space="preserve">High fidelity closed loop controlled friction in SMARTTAC tactile stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
+              <w:t xml:space="preserve">2015 17th European Conference on Power Electronics and Applications (EPE'15 ECCE-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2015.7309191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238296v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Nadal</w:t>
+                <w:t xml:space="preserve">Preliminary design of a multi-touch ultrasonic tactile stimulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Haptics Conference (WHC), 2015 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2015.7177687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065171v4</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
+                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922972⟩</w:t>
+              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France. pp.453-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44193-0_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018415v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01043960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of beam excited by piezoelectric actuators in view of tactile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10089,100 +10089,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Modeling and Simulation of Electric Machines Converters and Systems ELECTRIMACS (Valencia; 2014; 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Valencia, Spain. 1-6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING OF BEAM EXCITED BY PIEZOELECTRIC ACTUATORS IN VIEW OF TACTILE APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10246,51 +10246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a multi-degree of freedom worktool for vibrations assisted forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,294 +10374,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Haptic Magnifier using an Ultrasonic Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage vibration ultrasonique et électro-vibration pour la stimulation tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurohaptics 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01043960v2</w:t>
+                <w:t xml:space="preserve">hal-01065171v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and causal modelling of a piezoelectric multi-actuator system used in forging processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Using an Ultrasonic Transducer to Produce Tactile Rendering on a Touchscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960220⟩</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Symposium on the Applications of Ferroelectrics, International Workshop on Acoustic Transduction Materials and Devices &amp; Workshop on Piezoresponse Force Microscopy (ISAF/IWATMD/PFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, PENN STATE, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAF.2014.6922972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170446v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des modulations de frottement par effet squeeze film et électrovibration: validité de la complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10703,73 +10694,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie - JIFT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Physique et Mécanique Textiles (LPMT), May 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-Loop Control for Squeeze Film Effect in Tactile Stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10824,783 +10815,800 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference and exhibition on new actuators and drives (Actuator 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bremen, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrovibration Modeling Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+                <w:t xml:space="preserve">Design and causal modelling of a piezoelectric multi-actuator system used in forging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics: Neuroscience, Devices, Modeling, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_45⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.457-463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253573v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to HARvest energy from a hapTIC display in a handheld device: A preliminary study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrovibration Modeling Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vezzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics: Neuroscience, Devices, Modeling, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924702v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified power supply for piezoelectric actuators used in forging processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A method to HARvest energy from a hapTIC display in a handheld device: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications, EPE 2013</w:t>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924669v1</w:t>
+                <w:t xml:space="preserve">hal-00924702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive wave: a new multisource vibration technique to assist forming processes - kinematic study, simulation results and design proposition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A simplified power supply for piezoelectric actuators used in forging processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés Français de Mécanique (21 ; 2013 ; Bordeaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France</w:t>
+              <w:t xml:space="preserve">2013 15th European Conference on Power Electronics and Applications, EPE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867459v1</w:t>
+                <w:t xml:space="preserve">hal-00924669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging two tactile stimulation principles: electrovibration and squeeze film effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progressive wave: a new multisource vibration technique to assist forming processes - kinematic study, simulation results and design proposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armaghan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference (WHC), 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Daejon, South Korea</w:t>
+              <w:t xml:space="preserve">Congrés Français de Mécanique (21 ; 2013 ; Bordeaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924644v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
+                <w:t xml:space="preserve">Merging two tactile stimulation principles: electrovibration and squeeze film effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Haptics Conference (WHC), 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Daejon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670523v1</w:t>
+                <w:t xml:space="preserve">hal-00924644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of piezoelectric actuators used in forging processes: principles and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11618,434 +11626,434 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Machines (ICEM), 2012 XXth International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France. pp.709-714, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6349949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
+                <w:t xml:space="preserve">Design of a Transparent Tactile Stimulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuator</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Haptics Symposium 2012, the 20th Symposium on Haptic Interfaces for Virtual Environments and Teleoperator Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.485-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750050v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Photovoltaic Conversion System using Energetic Macroscopic Representation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparent Tactile Stimulator Based on Friction Reduction for Hand-held Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Motion Control Conference (EPE/PEMC), 2012 15th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actuator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111851v1</w:t>
+                <w:t xml:space="preserve">hal-00750050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Zeng</w:t>
+                <w:t xml:space="preserve">Simulation of a Photovoltaic Conversion System using Energetic Macroscopic Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Amberg</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945542⟩</w:t>
+              <w:t xml:space="preserve">Power Electronics and Motion Control Conference (EPE/PEMC), 2012 15th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2012.6397361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642528v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIMTAC, a tactile input device with programmable friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12054,897 +12062,1014 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Olivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST'11, the 24th ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Santa Barbara, United States. pp.7-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2046396.2046401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haptic Perception of Curvature through Active Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Haptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Istambul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2011.5945542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534020v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
+                <w:t xml:space="preserve">Power consumption reduction of a controlled friction Tactile Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2010 - Generating and Perceiving Tangible Sensations, International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands. pp.44--49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534011v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching drive control using Energetic Macroscopic Representation - expert level</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of a Haptic Interface Actuated by Ultrasonic Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE '09. 13th European Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EPE¨PEMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111812v1</w:t>
+                <w:t xml:space="preserve">inria-00534011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric actuator for a force-feedback application: preliminary evaluation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teaching drive control using Energetic Macroscopic Representation - expert level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics conference, 2009 and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems. World Haptics 2009. Third Joint</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Power Electronics and Applications, 2009. EPE '09. 13th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111811v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the development of a new force-feedback tactile device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezoelectric actuator for a force-feedback application: preliminary evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston M'Boungui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroHaptics conference, 2009 and Symposium on Haptic Interfaces for Virtual Environment and Teleoperator Systems. World Haptics 2009. Third Joint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Salt Lake City, United States. pp.85-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHC.2009.4810841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111840v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Control of an Ultrasonic Motor: Application to a Mechanical Claw Drive</w:t>
+                <w:t xml:space="preserve">Advances in the development of a new force-feedback tactile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Industrial Electronics, IECON 2006 - 32nd Annual Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111842v1</w:t>
+                <w:t xml:space="preserve">hal-01111840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion-based control of electromechanical systems using causal graphical descriptions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modelling and Control of an Ultrasonic Motor: Application to a Mechanical Claw Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Industrial Applications of Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347781⟩</w:t>
+              <w:t xml:space="preserve">IEEE Industrial Electronics, IECON 2006 - 32nd Annual Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.970 - 975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109564v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversion-based control of electromechanical systems using causal graphical descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference On Industrial Applications of Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, PARIS, France. pp.5276-5281, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Position Control of a Travelling Wave Ultrasonic Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12989,227 +13114,352 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Thierry Audren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Industry Applications Conference - Fourtieth IAS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hong Kong, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS.2005.1518651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tactile simulation of textiles fabrics: design and control of the simulation signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Touch 2023: Festival of Touch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal detection threshold of audio-tactile delays under conditions of active touch with and without a visual clue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detjon Brahimaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mouraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13219,78 +13469,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Superimposition for Multi-fingers Variable Friction Tactile Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13308,92 +13558,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Haptics: Perception, Devices, Control, and Applications </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9774, , pp.521-530, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-42321-0_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande des actionneurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13413,168 +13663,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Sciences Publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commandes d'actionneurs électriques synchrones et spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Sciences Publications, 2011, EGEM - Génie Electrique, 978-2-7462-2596-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consumption Reduction of a Controlled Friction Tactile Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Vanbelleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6192, pp.44 - 49, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14075-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13584,51 +13834,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface tactile vibrante transparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13650,87 +13900,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1153963. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Tactile Vibrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13738,65 +13988,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2008116980. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13864,51 +14114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="150A1DCB"/>
+    <w:nsid w:val="B99B5E72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14095,51 +14345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betty-semail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-6976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069419183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04327711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalogiannis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2023.3337655" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01997265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2894412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygida Dzidek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Horrein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Verhille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2280727" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.6689782" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delforge-Delmotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D602E7B0B44295A22EF8518BDC2965EF4E975DF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Laklaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05071144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0335" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767759v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Roquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699159" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Moungou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lombart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luis Thonnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2016.7463178" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342010v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_35" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364405v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878179" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960220" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Khan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064895v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349949" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397361" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810841" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111840v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111842v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347296" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778253v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mouraux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/betty-semail" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4157-6976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069419183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detjon Brahimaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Semail" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Ouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3268842" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04327711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalogiannis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvt.2023.3337655" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618311v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Torres Guzman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adams" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/toh.2021.3140003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03977350v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2022.113624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03011326v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106314" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01997265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueorguiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sednaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grisoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2019.2894412" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brygida Dzidek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick Chappaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671376" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatko Vidrih" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Giamundo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2017.2671432" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756877v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mouraux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thonnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2017.0641" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2607200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Ben Messaoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2016.2535300" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2015.2430353" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01198587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuru Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44D874CC6572414FCF27D2303AFB4AE27D3DA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254871v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/8/085028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877200v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mayet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Horrein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delarue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Verhille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2280727" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044406v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Amanci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dawson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517514521116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.6689782" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.03.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1T38H6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zeng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2013.21" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924639v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tardiveau R&#233;mi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanci Adrian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Francis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410567" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sandulescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorin Ionescu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2011.20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Crevits" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.13.345-384" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sergeant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aragones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Audren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/07IAS.2007.73" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110760v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Biet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110742v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2007.596" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pigache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-LBDFQ5FJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2006.1665104" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110737v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2007.900463" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delforge-Delmotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996214" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D602E7B0B44295A22EF8518BDC2965EF4E975DF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248677v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991208" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7711191A81C2AA00B56CC0A9A17B5547AA79A230/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Laklaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770749v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70058-3_24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05071144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0335" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05082136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres Guzman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0291" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rohou--Claquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014962v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Berthaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Esposito" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Courtin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03784490v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis Marina Sales de Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03823700v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04550927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Angelica Torres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517145" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03767759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Roquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC53923.2021.9699159" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC49131.2021.9517200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03632579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03681599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecmsm51310.2021.9468870" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03843539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_38" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58147-3_46" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Richert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03031306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Torres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud Audine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whc.2019.8816168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550857v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2019.8816124" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomohiro Hara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427184v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Giraud-Audine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mangeot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire&#8722;semail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01341981v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_23" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42324-1_35" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01318133v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Moungou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lombart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luis Thonnard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTICS.2016.7463178" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Giraud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201879v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2015.7208676" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253582v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ddzidek Brigyda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adams Michael" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177689" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253392v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201885v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2015.7138895" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252057v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309191" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177687" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01043960v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44193-0_57" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364405v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nadal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059559v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109559v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878179" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065171v4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018415v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2014.6922972" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018412v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Nguyen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960220" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_45" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924702v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924669v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867459v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armaghan Khan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924644v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349949" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183835" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750050v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111851v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2012.6397361" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638442v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Olivo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2046396.2046401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642528v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2011.5945542" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534020v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vanbelleghem" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534011v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111812v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Giraud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111811v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston M'Boungui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2009.4810841" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111840v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347296" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109564v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumetz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347781" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03611694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS.2005.1518651" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626727v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778253v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mouraux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collignon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01360917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_49" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110765v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14075-4_7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762488v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Biet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>