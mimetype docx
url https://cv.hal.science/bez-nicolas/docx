--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2263,1734 +2263,2002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01616256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats of ten demersal species in the Gulf of Lions and potential implications for spatial management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Morfin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bez</w:t>
+                <w:t xml:space="preserve">N. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 547, pp.219 - 232. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923899v1</w:t>
+                <w:t xml:space="preserve">hal-01394122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘‘Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean Sea” [Prog. Oceanogr. 130 (2015) 65–74]</w:t>
+                <w:t xml:space="preserve">Habitats of ten demersal species in the Gulf of Lions and potential implications for spatial management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Granger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Marie Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.08.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 547, pp.219 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839952v1</w:t>
+                <w:t xml:space="preserve">hal-01923899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping diversity indices: not a trivial issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Granger</w:t>
+                <w:t xml:space="preserve">Massive increase in the use of drifting Fish Aggregating Devices (dFADs) by tropical tuna purse seine fisheries in the Atlantic and Indian oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Maufroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Jadaud</w:t>
+                <w:t xml:space="preserve">Alicia Delgado de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilario Murua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12357⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.fsw175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605356v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean Sea&amp;quot; [Prog. Oceanogr. 130 (2015) 65–74]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to ‘‘Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean Sea” [Prog. Oceanogr. 130 (2015) 65–74]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Relini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 130, pp.65</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 138, pp.322 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634021v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mapping diversity indices: not a trivial issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.688 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640485v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Relini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Walker</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143796v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Structure and Distribution of Small Pelagic Fish in the Northwestern Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean Sea&amp;quot; [Prog. Oceanogr. 130 (2015) 65–74]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Morfin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Relini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04499671v1</w:t>
+                <w:t xml:space="preserve">hal-02634021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
+                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen T. Buckland</w:t>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.826-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123399v1</w:t>
+                <w:t xml:space="preserve">hal-01143796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Patterns of Key Exploited Marine Species in the Northwestern Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Spatial Structure and Distribution of Small Pelagic Fish in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Herve Bourdeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037907⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499204v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical ecology comes of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ballon</w:t>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen T. Buckland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron J.T. Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Castillo</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (20140698), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2014.0698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813492v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Patterns of Key Exploited Marine Species in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730149v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from vessel monitoring system (VMS) data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale analysis of the spatial interactions between ecosystem components from acoustic survey data: application of the Northern SCH off Peru.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danile Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 68, pp.1998-2010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/F2011-114⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 69 (4), pp.740 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/f2012-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649226v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from VMS dada and validated by observers' data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+                <w:t xml:space="preserve">A future for marine fisheries in Europe (Manifesto of the Association Francaise d'Halieumetrie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2011.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00543323v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from vessel monitoring system (VMS) data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68, pp.1998-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/F2011-114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from VMS dada and validated by observers' data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (6), pp.2376-2391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00543323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indices for capturing spatial patterns and their evolution in time, with application to European hake (Merluccius merluccius) in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,480 +4273,981 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 64 (3), pp.537-550</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C'est quoi une espèce cible ? [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sète, France. p. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865154v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions Fractals : Mythes et réalités écologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une analyse concertée de scénarios de gestion dans la pêcherie mixte démersale du golfe de Gascogne face aux enjeux de durabilité et d'équité [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alglave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sète, France. p. 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494856v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Renard</w:t>
+                <w:t xml:space="preserve">Analyses exploratoires de la dynamique spatio-saisonnière des juvéniles de sardinelle dans la zone côtière mauritanienne [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française d'Halieutique (AFH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sète, France. p. 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579391v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation data: keystone to move state-space models for movements to operational models for fisheries and marine ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Capello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEC'2014 : International Statistical Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dimensions Fractals : Mythes et réalités écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII International Geostatistics Congress, GEOSTATS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Santiago, Chile. pp.981-990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a Markov-type model to combine trawl and acoustic data in fish surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geostatistics for environmental applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Renard, Hélène Demougeot-Renard, Roland Froidevaux, Oct 2004, Neufchatel, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-26535-X_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of local pollution on fish abundance using geostatistical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third European Conference on Geostatistics for Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Monestiez; Denis Allard; Roland Froidevaux, Nov 2000, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'impact de rejets polluants sur la production de juvéniles de saumon Atlantique (Salmo salar L.) par la géostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Henrique de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum halieumétrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4488,193 +5257,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil des présentations : Workshop GraphEcologie 2024, 9-10/12/2024, Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bez Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GraphEcologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels chemins pour une exploitation équitable et durable des ressources halieutiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque de l'AFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4684,91 +5453,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook of Geostatistics in R for Fisheries and Marine Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,360 +5545,510 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un avenir pour les pêches maritimes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-encoding GPS data to reveal individual and collective behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mahévas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portfolio of distribution maps for Octopus vulgaris off Mauritania.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedah Ahmed-Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyah Meissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the black box of decision support tools in marine spatial planning: shedding light into reserve site selection algorithms for a balanced empowerment of stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Davret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,135 +6060,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Salvetat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global estimation based on indicators factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and distance between empirical spatial distributions. Application to Mauritanian octopus distribution over the period 1987-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5291,51 +6210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedah Ahmed-Babou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5345,100 +6264,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques individuelles et géostatistique transitive en écologie halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bez Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [stat]. Ecole des Mines de Paris, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997ENMP0736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04649510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5448,105 +6367,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and applied geostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01998500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5693,51 +6612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bez Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vogel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Rufino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Assali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.11.058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mega Rufino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rivoirard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.3717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07480-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01529833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ariz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Clermidy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01616256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clermidy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ariz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01839952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Relini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.08.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0CJ2WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12357" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Bourdeix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111211" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037907" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00543323v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869388v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649730v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0736" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/cel-01998500v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bez Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vogel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Rufino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Assali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.11.058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mega Rufino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rivoirard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.3717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07480-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01529833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ariz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Clermidy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01616256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clermidy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ariz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delgado de Molina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Murua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw175" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01839952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Relini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.08.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0CJ2WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Bourdeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00543323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alglave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sarr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Braham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bouleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26535-X_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652952v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649730v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365228v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/cel-01998500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>