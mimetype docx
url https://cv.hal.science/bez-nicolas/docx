--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2013,1387 +2013,1387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectives and first results of the CECOFAD project</w:t>
+                <w:t xml:space="preserve">Massive increase in the use of drifting Fish Aggregating Devices (dFADs) by tropical tuna purse seine fisheries in the Atlantic and Indian oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+                <w:t xml:space="preserve">Alexandra Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ariz</w:t>
+                <w:t xml:space="preserve">David M. Kaplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Clermidy</w:t>
+                <w:t xml:space="preserve">Alicia Delgado de Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gala Moreno</w:t>
+                <w:t xml:space="preserve">Hilario Murua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.fsw175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01529833v1</w:t>
+                <w:t xml:space="preserve">hal-01928120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results achieved within the framework of the EU research project: Catch, Effort, and eCOsystem impacts of FAD-fishing (CECOFAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clermidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, IOTC–2016–WPTT18–35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01616256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Vermard</w:t>
+                <w:t xml:space="preserve">Objectives and first results of the CECOFAD project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ariz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Clermidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gala Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collective Volume of Scientific Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (2), pp.391 - 405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394122v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01529833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitats of ten demersal species in the Gulf of Lions and potential implications for spatial management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The need for a protean fisheries science to address the degradation of exploited aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Travers Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vermard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11603⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923899v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive increase in the use of drifting Fish Aggregating Devices (dFADs) by tropical tuna purse seine fisheries in the Atlantic and Indian oceans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David M. Kaplan</w:t>
+                <w:t xml:space="preserve">Habitats of ten demersal species in the Gulf of Lions and potential implications for spatial management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilario Murua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.fsw175. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 547, pp.219 - 232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps11603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928120v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘‘Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean Sea” [Prog. Oceanogr. 130 (2015) 65–74]</w:t>
+                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Granger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+                <w:t xml:space="preserve">Emily Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 138, pp.322 - 323. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.826-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01839952v1</w:t>
+                <w:t xml:space="preserve">hal-01143796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping diversity indices: not a trivial issue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to ‘‘Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean Sea” [Prog. Oceanogr. 130 (2015) 65–74]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Relini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelique Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12357⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.322 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605356v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mapping diversity indices: not a trivial issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (6), pp.688 - 696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640485v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean Sea&amp;quot; [Prog. Oceanogr. 130 (2015) 65–74]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Relini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 130, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From forager tracks to prey distributions: an application to tuna vessel monitoring systems (VMS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaspar</w:t>
+                <w:t xml:space="preserve">Large-scale spatio-temporal monitoring highlights hotspots of demersal fish diversity in the Mediterranean sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Relini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.826-833. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-0193.1.sm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143796v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Structure and Distribution of Small Pelagic Fish in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Herve Bourdeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (11), pp.1-12. </w:t>
@@ -3565,77 +3565,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Patterns of Key Exploited Marine Species in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3963,90 +3963,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from vessel monitoring system (VMS) data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68, pp.1998-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4080,77 +4080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fishing activity of tuna purse seiners estimated from VMS dada and validated by observers' data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est quoi une espèce cible ? [résumé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mahévas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4863,51 +4863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging of the latent probability of a binomial variable: application to fish statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5626,51 +5626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un avenir pour les pêches maritimes en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5972,207 +5972,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the black box of decision support tools in marine spatial planning: shedding light into reserve site selection algorithms for a balanced empowerment of stakeholders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global estimation based on indicators factorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445922v1</w:t>
+                <w:t xml:space="preserve">hal-03365228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global estimation based on indicators factorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opening the black box of decision support tools in marine spatial planning: shedding light into reserve site selection algorithms for a balanced empowerment of stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Davret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Salvetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365228v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Orthogonal Maps (EOM) and distance between empirical spatial distributions. Application to Mauritanian octopus distribution over the period 1987-2017</w:t>
               </w:r>
@@ -6612,51 +6612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bez Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vogel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Rufino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Assali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.11.058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mega Rufino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rivoirard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.3717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07480-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01529833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ariz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Clermidy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01616256v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clermidy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ariz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11603" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delgado de Molina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Murua" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw175" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01839952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Relini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.08.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0CJ2WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12357" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634021v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Bourdeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00543323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alglave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sarr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Braham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bouleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26535-X_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652952v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649730v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365228v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/cel-01998500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547315v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Joo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedah Ahmed-Babou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-022-10018-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03903499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moullec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gascuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lalo&#235;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bez Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03683711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Salvetat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Habasque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebourges-Dhaussy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12409-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cariou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vogel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Travassos Tolotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2020.e01393" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M. Rufino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03405001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Assali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tremblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.02258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.11.058" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mega Rufino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207538" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02278899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Joo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-018-0144-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Woillez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rivoirard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17895/ices.pub.3717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07480-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Travers Trolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Maufroy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Kaplan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Delgado de Molina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Murua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01616256v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaertner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clermidy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ariz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Moreno" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01529833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ariz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Clermidy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gala Moreno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2016021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01923899v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Morfin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11603" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01143796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Walker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-0193.1.sm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01839952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Granger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Relini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.08.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P0CJ2WR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Jadaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12357" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saraux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bigot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herve Bourdeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111211" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123399v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen T. Buckland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron J.T. Morgan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2014.0698" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499204v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037907" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danile Grados" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ballon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Castillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/f2012-017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Forest" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Laloe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2011.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00649226v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F2011-114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00543323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Poulard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420844v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mah&#233;vas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alglave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouget" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420855v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sarr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Braham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579391v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652886v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bouleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26535-X_10" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652952v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Oliveira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771309v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841899v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laloe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649730v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyah Meissa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365228v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445922v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338408v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04649510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997ENMP0736" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/cel-01998500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>